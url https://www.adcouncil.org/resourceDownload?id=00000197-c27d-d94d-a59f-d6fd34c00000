--- v0 (2025-11-16)
+++ v1 (2026-09-24)
@@ -1,347 +1,433 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="00DC5BB7" w14:paraId="7EC53F0E" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00DC5BB7" w:rsidP="318C97C4" w:rsidRDefault="00DC5BB7" w14:paraId="7EC53F0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5BB7" w:rsidR="00DC5BB7" w:rsidP="318C97C4" w:rsidRDefault="000C3CC5" w14:paraId="7010FED5" w14:textId="5423E7A8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Recommended Social Copy for Project Roadblock</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="1088E4EA" w14:textId="2553F93A">
-      <w:pPr>
+    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="318C97C4" w:rsidRDefault="2DF46C97" w14:paraId="1088E4EA" w14:textId="76A01DEE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2DF46C97" w:rsidR="2DF46C97">
+      <w:r w:rsidRPr="76E4BAD5" w:rsidR="76E4BAD5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Below you will find suggested copy to share the </w:t>
       </w:r>
-      <w:r w:rsidRPr="2DF46C97" w:rsidR="2DF46C97">
+      <w:r w:rsidRPr="76E4BAD5" w:rsidR="76E4BAD5">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Project Roadblock</w:t>
       </w:r>
-      <w:r w:rsidRPr="2DF46C97" w:rsidR="2DF46C97">
+      <w:r w:rsidRPr="76E4BAD5" w:rsidR="76E4BAD5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> message on your social channels. Social media graphics can be downloaded on the Project Roadblock </w:t>
       </w:r>
-      <w:hyperlink r:id="R7fa5e36ba47c400b">
-        <w:r w:rsidRPr="2DF46C97" w:rsidR="2DF46C97">
+      <w:hyperlink r:id="Rbad855f935544349">
+        <w:r w:rsidRPr="76E4BAD5" w:rsidR="76E4BAD5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>campaign toolkit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2DF46C97" w:rsidR="2DF46C97">
+      <w:r w:rsidRPr="76E4BAD5" w:rsidR="76E4BAD5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="6EC292D3" w14:textId="77777777">
+    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="318C97C4" w:rsidRDefault="000C3CC5" w14:paraId="6EC292D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3CC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="00550201" w14:textId="4BE3C224">
+    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="00550201" w14:textId="6890FEC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3CC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>For 22 years, we’ve helped keep roads safer during the holidays with #ProjectRoadblock. This year, make sure you get a sober ride home.</w:t>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3CC5" w:rsidDel="00880E94">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880E94">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3CC5" w:rsidR="00880E94">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3CC5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">years, we’ve helped keep roads safer during the holidays with #ProjectRoadblock. </w:t>
+      </w:r>
+      <w:r w:rsidR="007805AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before you celebrate, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3CC5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make </w:t>
+      </w:r>
+      <w:r w:rsidR="007805AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00241504">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3CC5" w:rsidR="00241504">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007805AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3CC5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a sober ride home.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="30A64860" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3CC5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This holiday season, </w:t>
-[...17 lines deleted...]
-        <w:t>. A sober ride could save a life – maybe even yours. Buzzed Driving is Drunk Driving. #ProjectRoadblock</w:t>
+        <w:t>This holiday season, plan ahead. A sober ride could save a life – maybe even yours. Buzzed Driving is Drunk Driving. #ProjectRoadblock</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="4BEFEC1E" w14:textId="57044E57">
+    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="4BEFEC1E" w14:textId="6ABF5901">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This holiday season, give the gift of safe driving. Be a designated sober driver so everyone gets home safe. </w:t>
+        <w:t>This holiday season, give the gift of safe driving. Be a designated sober driver so everyone gets home safe</w:t>
+      </w:r>
+      <w:r w:rsidR="007805AA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009A78B3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>#ProjectRoadblock</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="34DADE7F" w14:textId="23E37A83">
+    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="34DADE7F" w14:textId="78D179B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3CC5">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Keep the holidays happy by designating a sober driver. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="000C3CC5">
+      <w:r w:rsidR="007805AA">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Make a plan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Before you head out m</w:t>
+      </w:r>
       <w:r w:rsidRPr="000C3CC5">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to get home safely</w:t>
+        <w:t>ake a plan to get home safely</w:t>
       </w:r>
       <w:r w:rsidR="009A78B3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. #ProjectRoadblock</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="106C9204" w14:textId="49DC4683">
+    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="106C9204" w14:textId="71E08FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3CC5">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heading to a holiday party? </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000C3CC5">
+        <w:t>Heading to a holiday party? Make a plan to get home safe</w:t>
+      </w:r>
+      <w:r w:rsidR="007805AA">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Make a plan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ly</w:t>
+      </w:r>
       <w:r w:rsidRPr="000C3CC5">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to get home safe. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009A78B3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Buzzed</w:t>
       </w:r>
       <w:r w:rsidR="009A78B3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A78B3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
@@ -377,584 +463,557 @@
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A78B3">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Driving</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3CC5">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009A78B3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A8F6972" w:rsidR="00241504">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Don’t</w:t>
+      </w:r>
+      <w:r w:rsidR="00241504">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> drive buzzed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3CC5">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78B3">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>#ProjectRoadblock</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="1D7F3866" w14:textId="6F1A54DE">
+    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="1D7F3866" w14:textId="69CBEEF9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Getting home safe is the best holiday tradition. Choose a sober ride. #ProjectRoadblock</w:t>
+        <w:t>Getting home safe</w:t>
+      </w:r>
+      <w:r w:rsidR="007805AA">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the best holiday tradition. Choose a sober ride. #ProjectRoadblock</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="14ACAADB" w14:textId="6B157AEF">
+    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="318C97C4" w:rsidRDefault="000C3CC5" w14:paraId="14ACAADB" w14:textId="6B157AEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3CC5">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you plan to drink, </w:t>
-[...24 lines deleted...]
-        <w:r w:rsidRPr="000C3CC5">
+        <w:t xml:space="preserve">If you plan to drink, make a plan to get a sober ride home. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="318C97C4" w:rsidR="318C97C4">
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>#ProjectRoadblock</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="5A60EBCE" w14:textId="77777777">
+    <w:p w:rsidRPr="009A78B3" w:rsidR="000C3CC5" w:rsidP="318C97C4" w:rsidRDefault="000C3CC5" w14:paraId="3FB24134" w14:textId="723371BC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Don't let your loved ones get behind the wheel if they've been drinking. Designate a sober driver</w:t>
+      </w:r>
+      <w:r w:rsidR="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. #P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rojectRoadblock</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A78B3" w:rsidR="009A78B3" w:rsidP="318C97C4" w:rsidRDefault="009A78B3" w14:paraId="408349C6" w14:textId="6B626AF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3CC5">
         <w:rPr>
-          <w:rFonts w:cs="Segoe UI"/>
-[...5 lines deleted...]
-        <w:t>Friends don’t let friends drive buzzed. Period. #ProjectRoadblock</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We’re a proud supporter of #ProjectRoadblock</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, joining TV stations across the country to help prevent buzzed driving this holiday season.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A78B3" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="3FB24134" w14:textId="7776E387">
+    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="318C97C4" w:rsidRDefault="000C3CC5" w14:paraId="43B8226E" w14:textId="41B108FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Don't let your loved ones get behind the wheel if they've been drinking. Designate a sober driver</w:t>
-[...6 lines deleted...]
-        <w:t>. #P</w:t>
+        <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>rojectRoadblock</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>], together we can make the roads safer this holiday season. Buzzed Driving is Drunk Driving. #ProjectRoadblock</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A78B3" w:rsidR="009A78B3" w:rsidP="009A78B3" w:rsidRDefault="009A78B3" w14:paraId="408349C6" w14:textId="6B626AF7">
+    <w:p w:rsidRPr="00735BD9" w:rsidR="000C3CC5" w:rsidP="318C97C4" w:rsidRDefault="000C3CC5" w14:paraId="0A0DA889" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="318C97C4" w:rsidRDefault="000C3CC5" w14:paraId="490749B0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3CC5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Spanish</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A78B3" w:rsidR="009A78B3" w:rsidP="318C97C4" w:rsidRDefault="009A78B3" w14:paraId="4508BA4B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...16 lines deleted...]
-        <w:t>, joining TV stations across the country to help prevent buzzed driving this holiday season.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Celebra con responsabilidad. Si tomas, no manejes. #ProjectRoadblock</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C3CC5" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="43B8226E" w14:textId="41B108FA">
+    <w:p w:rsidRPr="009A78B3" w:rsidR="009A78B3" w:rsidP="318C97C4" w:rsidRDefault="000C3CC5" w14:paraId="099DA698" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...24 lines deleted...]
-        <w:t>], together we can make the roads safer this holiday season. Buzzed Driving is Drunk Driving. #ProjectRoadblock</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si ha estado bebiendo, deje que alguien sobrio maneje. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78B3" w:rsidR="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>anejar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78B3" w:rsidR="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Buzzed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78B3" w:rsidR="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>anejar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78B3" w:rsidR="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>orracho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78B3" w:rsidR="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>. #ProjectRoadblock</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00735BD9" w:rsidR="000C3CC5" w:rsidP="000C3CC5" w:rsidRDefault="000C3CC5" w14:paraId="0A0DA889" w14:textId="77777777"/>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="009A78B3" w:rsidR="009A78B3" w:rsidP="009A78B3" w:rsidRDefault="009A78B3" w14:paraId="4508BA4B" w14:textId="77777777">
+    <w:p w:rsidRPr="009A78B3" w:rsidR="009A78B3" w:rsidP="318C97C4" w:rsidRDefault="009A78B3" w14:paraId="32E5149D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A78B3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Celebra con responsabilidad. Si tomas, no manejes. #ProjectRoadblock</w:t>
+        <w:t>Las fiestas son más felices cuando todos llegan a casa seguros. Designa un conductor sobrio. #ProjectRoadblock</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A78B3" w:rsidR="009A78B3" w:rsidP="009A78B3" w:rsidRDefault="000C3CC5" w14:paraId="099DA698" w14:textId="77777777">
+    <w:p w:rsidRPr="009A78B3" w:rsidR="000C3CC5" w:rsidP="318C97C4" w:rsidRDefault="000C3CC5" w14:paraId="2D945F2E" w14:textId="48DDDF24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A78B3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si ha estado bebiendo, deje que alguien sobrio maneje. </w:t>
+        <w:t>Manejar</w:t>
       </w:r>
       <w:r w:rsidRPr="009A78B3" w:rsidR="009A78B3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Buzzed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78B3" w:rsidR="009A78B3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="009A78B3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>anejar</w:t>
+        <w:t xml:space="preserve">anejar </w:t>
       </w:r>
       <w:r w:rsidRPr="009A78B3" w:rsidR="009A78B3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009A78B3" w:rsidR="009A78B3">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A78B3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Buzzed</w:t>
-[...171 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>orracho. Designe a un conductor sobrio o toma una taxi</w:t>
+      </w:r>
       <w:r w:rsidR="009A78B3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="009A78B3" w:rsidR="000C3CC5">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004226EA" w:rsidP="00DC5BB7" w:rsidRDefault="004226EA" w14:paraId="7E8E3C03" w14:textId="77777777">
+    <w:p w:rsidR="00160EBF" w:rsidP="00DC5BB7" w:rsidRDefault="00160EBF" w14:paraId="08700A47" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004226EA" w:rsidP="00DC5BB7" w:rsidRDefault="004226EA" w14:paraId="1084C353" w14:textId="77777777">
+    <w:p w:rsidR="00160EBF" w:rsidP="00DC5BB7" w:rsidRDefault="00160EBF" w14:paraId="376DF6E3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -978,342 +1037,338 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Palatino Linotype">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00BF0FC9" w:rsidRDefault="00BF0FC9" w14:paraId="7CC88945" w14:textId="77777777">
-[...19 lines deleted...]
-  <w:p w:rsidR="00BF0FC9" w:rsidRDefault="00BF0FC9" w14:paraId="4B7A78A8" w14:textId="77777777">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="2B2C90C2" w:rsidTr="2B2C90C2" w14:paraId="58429407" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="2B2C90C2" w:rsidP="2B2C90C2" w:rsidRDefault="2B2C90C2" w14:paraId="63F04C65" w14:textId="100F587D">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="2B2C90C2" w:rsidP="2B2C90C2" w:rsidRDefault="2B2C90C2" w14:paraId="08083D45" w14:textId="1D1BCFD9">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="2B2C90C2" w:rsidP="2B2C90C2" w:rsidRDefault="2B2C90C2" w14:paraId="021D0867" w14:textId="64942055">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="2B2C90C2" w:rsidP="2B2C90C2" w:rsidRDefault="2B2C90C2" w14:paraId="7AE70CA8" w14:textId="6D755999">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004226EA" w:rsidP="00DC5BB7" w:rsidRDefault="004226EA" w14:paraId="13B9E218" w14:textId="77777777">
+    <w:p w:rsidR="00160EBF" w:rsidP="00DC5BB7" w:rsidRDefault="00160EBF" w14:paraId="58D9F4E0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004226EA" w:rsidP="00DC5BB7" w:rsidRDefault="004226EA" w14:paraId="330B92B7" w14:textId="77777777">
+    <w:p w:rsidR="00160EBF" w:rsidP="00DC5BB7" w:rsidRDefault="00160EBF" w14:paraId="1A573D48" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00BF0FC9" w:rsidRDefault="00BF0FC9" w14:paraId="2ACDCC3F" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="000B4D71" w:rsidR="00DC5BB7" w:rsidP="000B4D71" w:rsidRDefault="000B4D71" w14:paraId="08B10691" w14:textId="2B573401">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-  </w:p>
-[...13 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="008F5DC1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73ED15D9" wp14:editId="06C49764">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59E14DF2" wp14:editId="33781DA6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1616710</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>7620</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1488680" cy="464820"/>
+          <wp:extent cx="1488440" cy="464820"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1933447386" name="Picture 1" descr="TVB logo."/>
+          <wp:docPr id="1727019132" name="Picture 6" descr="TVB logo."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="TVB logo."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1488680" cy="464820"/>
+                    <a:ext cx="1488440" cy="464820"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00951471" w:rsidR="00DC5BB7">
+    <w:r w:rsidRPr="008F5DC1">
       <w:rPr>
-        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-        <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D8706C0" wp14:editId="516485E6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22162FE4" wp14:editId="4837F55A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>685800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>7620</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="870428" cy="510540"/>
-          <wp:effectExtent l="0" t="0" r="6350" b="3810"/>
+          <wp:extent cx="870585" cy="510540"/>
+          <wp:effectExtent l="0" t="0" r="5715" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="6" name="Picture 6" descr="I:\IDrive_Cloud\Buzzed\Logos\NHTSA LOGO\NHTSA_Logo_w_tag_vertical_cmyk (1).jpg"/>
+          <wp:docPr id="51917951" name="Picture 5" descr="A close-up of a logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 3" descr="I:\IDrive_Cloud\Buzzed\Logos\NHTSA LOGO\NHTSA_Logo_w_tag_vertical_cmyk (1).jpg"/>
+                  <pic:cNvPr id="51917951" name="Picture 5" descr="A close-up of a logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="870428" cy="510540"/>
+                    <a:ext cx="870585" cy="510540"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00DC5BB7">
+    <w:r w:rsidRPr="008F5DC1">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AB6406B" wp14:editId="3CD24627">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25CC4807" wp14:editId="28F3EF37">
           <wp:extent cx="510540" cy="510540"/>
           <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
-          <wp:docPr id="2" name="Picture 2" descr="C:\Users\swilliams\Desktop\AdCouncil_PMS_CoolGray10_Logo_Standard_Size_HighRes.jpg"/>
+          <wp:docPr id="1155260502" name="Picture 4" descr="A white text on a gray background&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\swilliams\Desktop\AdCouncil_PMS_CoolGray10_Logo_Standard_Size_HighRes.jpg"/>
+                  <pic:cNvPr id="1155260502" name="Picture 4" descr="A white text on a gray background&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3" cstate="print">
+                  <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="510626" cy="510626"/>
+                    <a:ext cx="510540" cy="510540"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008F5DC1">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008F5DC1">
       <w:tab/>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w:rsidR="00BF0FC9" w:rsidRDefault="00BF0FC9" w14:paraId="4A51B69B" w14:textId="77777777">
+  <w:p w:rsidRPr="00514367" w:rsidR="00DC5BB7" w:rsidP="00094F3E" w:rsidRDefault="00DC5BB7" w14:paraId="01BF918D" w14:textId="33EB6B11">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1380"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58B610D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D023D88"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -1626,93 +1681,122 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1288702731">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="345060635">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="287397112">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC5BB7"/>
+    <w:rsid w:val="00086769"/>
+    <w:rsid w:val="00094F3E"/>
+    <w:rsid w:val="000B4D71"/>
     <w:rsid w:val="000C3CC5"/>
+    <w:rsid w:val="00160EBF"/>
+    <w:rsid w:val="00187E32"/>
+    <w:rsid w:val="00241504"/>
+    <w:rsid w:val="002E566B"/>
+    <w:rsid w:val="00333AA4"/>
     <w:rsid w:val="004226EA"/>
+    <w:rsid w:val="00514367"/>
     <w:rsid w:val="006B578D"/>
     <w:rsid w:val="006C1B8C"/>
     <w:rsid w:val="0076464E"/>
+    <w:rsid w:val="007805AA"/>
+    <w:rsid w:val="007F76F1"/>
+    <w:rsid w:val="00830C93"/>
+    <w:rsid w:val="00836BD9"/>
+    <w:rsid w:val="00880E94"/>
+    <w:rsid w:val="00892909"/>
+    <w:rsid w:val="0096614A"/>
     <w:rsid w:val="009837A1"/>
     <w:rsid w:val="00991592"/>
     <w:rsid w:val="009A78B3"/>
     <w:rsid w:val="00BF0FC9"/>
+    <w:rsid w:val="00C201C7"/>
+    <w:rsid w:val="00C2600C"/>
+    <w:rsid w:val="00CA4B8F"/>
+    <w:rsid w:val="00D01962"/>
     <w:rsid w:val="00D50221"/>
     <w:rsid w:val="00DA2558"/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rsid w:val="00E40D69"/>
+    <w:rsid w:val="0A8F6972"/>
+    <w:rsid w:val="0F27FA69"/>
+    <w:rsid w:val="2B2C90C2"/>
     <w:rsid w:val="2DF46C97"/>
+    <w:rsid w:val="318C97C4"/>
+    <w:rsid w:val="76E4BAD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6E55D20E"/>
@@ -2735,64 +2819,105 @@
   <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C3CC5"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00086769"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880E94"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/hashtag/ProjectRoadblock?src=hash" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adcouncil.org/our-work/campaigns/project-roadblock/partner-toolkit" TargetMode="External" Id="R7fa5e36ba47c400b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/hashtag/ProjectRoadblock?src=hash" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adcouncil.org/our-work/campaigns/project-roadblock/partner-toolkit" TargetMode="External" Id="Rbad855f935544349" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -3089,30 +3214,30 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Walter Deleon</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Milan Genovese</lastModifiedBy>
-  <revision>3</revision>
+  <revision>9</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>