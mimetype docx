--- v0 (2025-11-16)
+++ v1 (2026-09-24)
@@ -1,868 +1,1301 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="00DC5BB7" w14:paraId="4EFE505F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00DC5BB7" w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="00DC5BB7" w14:paraId="5D95DC74" w14:textId="45E72189">
+    <w:p w:rsidRPr="00055F14" w:rsidR="007B4C82" w:rsidRDefault="007B4C82" w14:paraId="00000001" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00055F14" w:rsidR="007B4C82" w:rsidRDefault="008D14D9" w14:paraId="00000002" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC5BB7">
-        <w:rPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Project Roadblock: Spreading the Word </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Project Roadblock: Spreading the Word on the Air</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055F14" w:rsidR="005F3923" w:rsidRDefault="005F3923" w14:paraId="3557B40D" w14:textId="397D79D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thank you for supporting Project Roadblock! Below are recommendations to help amplify the Buzzed Driving Prevention PSAs by sharing this important message as part of your station’s news programming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055F14" w:rsidR="007B4C82" w:rsidRDefault="008D14D9" w14:paraId="00000004" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> the Air</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Talking points to share On-Air:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5BB7" w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="00DC5BB7" w14:paraId="59373564" w14:textId="4C03A719">
-[...51 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00055F14" w:rsidR="007B4C82" w:rsidP="4996F608" w:rsidRDefault="008D14D9" w14:paraId="00000005" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Every holiday season, lives are lost due to alcohol-impaired driving crashes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="00DC5BB7" w14:paraId="5ECFC1E8" w14:textId="4DA545C0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00055F14" w:rsidR="007B4C82" w:rsidP="4996F608" w:rsidRDefault="008D14D9" w14:paraId="00000006" w14:textId="18B75F28">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> year, Project Roadblock delivers life-saving reminders about the dangers of buzzed driving.</w:t>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Now in its</w:t>
+      </w:r>
+      <w:r w:rsidR="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:tag w:val="goog_rdk_10"/>
+          <w:id w:val="718483708"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00055F14">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>23</w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:tag w:val="goog_rdk_11"/>
+              <w:id w:val="-1253835991"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00801C3C">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:vertAlign w:val="superscript"/>
+                </w:rPr>
+                <w:t>rd</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidRPr="00055F14">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>year, Project Roadblock delivers life-saving reminders about the dangers of buzzed driving.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="00DC5BB7" w14:paraId="1BE3EA4A" w14:textId="42562D97">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00055F14" w:rsidR="007B4C82" w:rsidP="4996F608" w:rsidRDefault="008D14D9" w14:paraId="00000007" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This year, [</w:t>
       </w:r>
-      <w:r w:rsidRPr="756FDC9B" w:rsidR="756FDC9B">
-        <w:rPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>station name</w:t>
       </w:r>
-      <w:r w:rsidRPr="756FDC9B" w:rsidR="756FDC9B">
-        <w:rPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>] is proud to once again support Project Roadblock – a nationwide initiative from the Ad Council, the Television Bureau of Advertising (TVB) and the National Highway Traffic Safety Administration (NHTSA) that mobilizes local broadcast TV stations to air Buzzed Driving Prevention public service advertisements (PSAs) during the holiday season.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="59379303" w14:paraId="621D4FBF" w14:textId="27B4D217">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00055F14" w:rsidR="007E0D0D" w:rsidP="4996F608" w:rsidRDefault="007E0D0D" w14:paraId="738C43B5" w14:textId="6F2F2A3E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...23 lines deleted...]
-        <w:t>, Project Roadblock has delivered more than 8.9 billion impressions, with local TV stations donating over $210 million in media value to support the cause.</w:t>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Since its inception, Project Roadblock has delivered more than</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:tag w:val="goog_rdk_13"/>
+          <w:id w:val="719941711"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00055F14">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 9.5</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> billion impressions, with local TV stations donating over</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $223 million in media value to support the cause. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5BB7" w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="5E86E86B" w14:paraId="753C74BB" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00305658" w:rsidR="007E0D0D" w:rsidP="4996F608" w:rsidRDefault="007E0D0D" w14:paraId="78BFA8DF" w14:textId="354E85FD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...37 lines deleted...]
-        <w:t>, including an airing at 10 p.m. on New Year’s Eve, to help make sure our community’s roads are safe this holiday season.</w:t>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Along with stations across the country, we’ll be donating airtime to run the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Buzzed Driving Prevention PSAs</w:t>
+      </w:r>
+      <w:r w:rsidR="000C24B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from December 26 and 31, including a 10 p.m. spot on New Year’s Eve, to help keep our community’s roads safe this holiday season. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5BB7" w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="00DC5BB7" w14:paraId="212265A1" w14:textId="63FE8A8B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="0090193F" w:rsidR="007B4C82" w:rsidP="006F78CA" w:rsidRDefault="00305658" w14:paraId="0000000A" w14:textId="6472F3D5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...146 lines deleted...]
-        <w:r w:rsidRPr="4C7A6BB8" w:rsidR="4C7A6BB8">
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090193F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Celebrate responsibly. Plan for a safe and sober ride home when you’re drinking. </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>drunk driving statistics</w:t>
+          <w:tag w:val="goog_rdk_29"/>
+          <w:id w:val="-1865588195"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="0090193F" w:rsidR="006F78CA">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Save </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="0090193F" w:rsidR="008D14D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a ride-sharing app or</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:tag w:val="goog_rdk_31"/>
+          <w:id w:val="674267766"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="0090193F" w:rsidR="008D14D9">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> a taxi company</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="0090193F" w:rsidR="008D14D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:tag w:val="goog_rdk_32"/>
+          <w:id w:val="160525339"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tag w:val="goog_rdk_33"/>
+              <w:id w:val="-2034053106"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="0090193F" w:rsidR="008D14D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in your phone, check holiday public transit schedules, or plan for someone in your group to be the designated sober driver.  Remember: Buzzed Driving is Drunk Driving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055F14" w:rsidR="007B4C82" w:rsidP="4996F608" w:rsidRDefault="008D14D9" w14:paraId="0000000B" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[If applicable] We’d also like to thank our sponsors, [sponsor names] for supporting this important initiative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055F14" w:rsidR="007B4C82" w:rsidP="4996F608" w:rsidRDefault="008D14D9" w14:paraId="0000000C" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:tag w:val="goog_rdk_35"/>
+          <w:id w:val="-1136556635"/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:tag w:val="goog_rdk_36"/>
+          <w:id w:val="1381499139"/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Follow us on social media by using #ProjectRoadblock for more information and safe driving tips throughout the holiday season.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00055F14" w:rsidR="007B4C82" w:rsidRDefault="008D14D9" w14:paraId="0000000D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Localizing the issue:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A73C31" w:rsidP="68F1B0CC" w:rsidRDefault="00A73C31" w14:paraId="04877BFD" w14:textId="1CA91670">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:left w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:bottom w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:right w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="68F1B0CC" w:rsidR="68F1B0CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to this </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rdcd35185e1ad4124">
+        <w:r w:rsidRPr="68F1B0CC" w:rsidR="68F1B0CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>list</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="4C7A6BB8" w:rsidR="4C7A6BB8">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> for your state.</w:t>
+      <w:r w:rsidRPr="68F1B0CC" w:rsidR="68F1B0CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68F1B0CC" w:rsidR="68F1B0CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the latest fatality data for your state. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="00DC5BB7" w14:paraId="3DB29C6B" w14:textId="00115928">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="007B4C82" w:rsidP="00A73C31" w:rsidRDefault="00A73C31" w14:paraId="0000000F" w14:textId="7B37C552">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t>.</w:t>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73C31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Share local public </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73C31" w:rsidR="008D14D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transit options, including </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:tag w:val="goog_rdk_43"/>
+          <w:id w:val="1622932477"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00A73C31" w:rsidR="008D14D9">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">any special </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00A73C31" w:rsidR="008D14D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>holiday hours.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="00DC5BB7" w14:paraId="3DA6DC0E" w14:textId="3495FF84">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00061B16" w:rsidR="007B4C82" w:rsidP="538EAA4E" w:rsidRDefault="00061B16" w14:paraId="00000010" w14:textId="4A88866C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:t>.</w:t>
+        <w:pBdr>
+          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="538EAA4E" w:rsidR="538EAA4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Share the name </w:t>
+      </w:r>
+      <w:r w:rsidRPr="538EAA4E" w:rsidR="538EAA4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and phone number of local taxi companies so viewers can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="538EAA4E" w:rsidR="538EAA4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> save them in their phones.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="538EAA4E" w:rsidR="538EAA4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="00DC5BB7" w14:paraId="146AB0CC" w14:textId="79783654">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00664FE7" w:rsidR="007B4C82" w:rsidP="538EAA4E" w:rsidRDefault="008D14D9" w14:paraId="00000011" w14:textId="5B3043A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-      </w:r>
+        <w:pBdr>
+          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:left w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:bottom w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:right w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="538EAA4E" w:rsidR="538EAA4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Highlight local bars or businesses offering special safety options during the holidays, such as reward</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="675407924"/>
+          <w:tag w:val="goog_rdk_55"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          </w:rPr>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="538EAA4E" w:rsidR="538EAA4E">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">s for designated drivers or shuttle services. </w:t>
+          </w:r>
+        </w:sdtContent>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          </w:rPr>
+        </w:sdtEndPr>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="00DC5BB7" w14:paraId="05580084" w14:textId="13C93805">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00055F14" w:rsidR="007B4C82" w:rsidP="00055F14" w:rsidRDefault="008D14D9" w14:paraId="00000012" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t>.</w:t>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Profile a local individual or family who has been impacted by impaired driving.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5BB7" w:rsidR="00DC5BB7" w:rsidP="00DC5BB7" w:rsidRDefault="00DC5BB7" w14:paraId="71876A21" w14:textId="44A02401">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00055F14" w:rsidR="007B4C82" w:rsidP="00055F14" w:rsidRDefault="008D14D9" w14:paraId="00000013" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055F14">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Interview a local authority, such as an elected official or the chief of police, who can comment on how the issue affects your local area</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Interview a local authority, such as an elected official or the chief of police, who can comment on how the issue affects your local area.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00DC5BB7" w:rsidR="00DC5BB7">
+    <w:sectPr w:rsidRPr="00055F14" w:rsidR="007B4C82">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00710F01" w:rsidP="00DC5BB7" w:rsidRDefault="00710F01" w14:paraId="03E31D37" w14:textId="77777777">
+    <w:p w:rsidR="005E7B20" w:rsidRDefault="005E7B20" w14:paraId="7080F34F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00710F01" w:rsidP="00DC5BB7" w:rsidRDefault="00710F01" w14:paraId="6B010340" w14:textId="77777777">
+    <w:p w:rsidR="005E7B20" w:rsidRDefault="005E7B20" w14:paraId="7774061D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular w:fontKey="{CBCA3E86-E0A6-4669-AA6B-D02A7B34B76C}" r:id="rId1"/>
+    <w:embedBold w:fontKey="{EBC14342-A209-4ECE-98A8-DA67C48067F9}" r:id="rId2"/>
+    <w:embedItalic w:fontKey="{04390707-1BAA-4140-86F2-1905F5BEFB56}" r:id="rId3"/>
+  </w:font>
+  <w:font w:name="Play">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular w:fontKey="{440AC896-9A63-4062-8A68-0621180B422B}" r:id="rId4"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="008F5DC1" w:rsidRDefault="008F5DC1" w14:paraId="1B364290" w14:textId="77777777">
+  <w:p w:rsidR="00801C3C" w:rsidRDefault="00801C3C" w14:paraId="2BB9D79D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="007B4C82" w:rsidRDefault="007B4C82" w14:paraId="00000015" w14:textId="77777777">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="9360" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
-      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="59379303" w:rsidTr="59379303" w14:paraId="1948CBDA" w14:textId="77777777">
+    <w:tr w:rsidR="007B4C82" w:rsidTr="00055F14" w14:paraId="46D7DA15" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="59379303" w:rsidP="59379303" w:rsidRDefault="59379303" w14:paraId="076AC81B" w14:textId="47C80083">
+        <w:p w:rsidR="007B4C82" w:rsidRDefault="007B4C82" w14:paraId="00000016" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4680"/>
+              <w:tab w:val="right" w:pos="9360"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="-115"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="59379303" w:rsidP="59379303" w:rsidRDefault="59379303" w14:paraId="6D399FD0" w14:textId="456E88D5">
+        <w:p w:rsidR="007B4C82" w:rsidRDefault="007B4C82" w14:paraId="00000017" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4680"/>
+              <w:tab w:val="right" w:pos="9360"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="59379303" w:rsidP="59379303" w:rsidRDefault="59379303" w14:paraId="2907386C" w14:textId="0D4374FD">
+        <w:p w:rsidR="007B4C82" w:rsidRDefault="007B4C82" w14:paraId="00000018" w14:textId="77777777">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4680"/>
+              <w:tab w:val="right" w:pos="9360"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="59379303" w:rsidP="59379303" w:rsidRDefault="59379303" w14:paraId="277B047A" w14:textId="205E6420">
+  <w:p w:rsidR="007B4C82" w:rsidRDefault="007B4C82" w14:paraId="00000019" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="008F5DC1" w:rsidRDefault="008F5DC1" w14:paraId="44B32733" w14:textId="77777777">
+  <w:p w:rsidR="00801C3C" w:rsidRDefault="00801C3C" w14:paraId="27579A00" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00710F01" w:rsidP="00DC5BB7" w:rsidRDefault="00710F01" w14:paraId="53B69F5A" w14:textId="77777777">
+    <w:p w:rsidR="005E7B20" w:rsidRDefault="005E7B20" w14:paraId="58213565" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00710F01" w:rsidP="00DC5BB7" w:rsidRDefault="00710F01" w14:paraId="0BC9481C" w14:textId="77777777">
+    <w:p w:rsidR="005E7B20" w:rsidRDefault="005E7B20" w14:paraId="5D20D97D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="008F5DC1" w:rsidRDefault="008F5DC1" w14:paraId="32B895DF" w14:textId="77777777">
+  <w:p w:rsidR="00801C3C" w:rsidRDefault="00801C3C" w14:paraId="27DBD85D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00DC5BB7" w:rsidRDefault="008F5DC1" w14:paraId="48BF8156" w14:textId="66A25774">
+  <w:p w:rsidR="0033753F" w:rsidP="0033753F" w:rsidRDefault="0033753F" w14:paraId="6DC71212" w14:textId="25DA3515">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008F5DC1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E15AB81" wp14:editId="2429BA41">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68FDC431" wp14:editId="6A5C7BF7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1616710</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>7620</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1488440" cy="464820"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1727019132" name="Picture 6" descr="TVB logo."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="TVB logo."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -878,52 +1311,55 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1488440" cy="464820"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="008F5DC1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="006153B3" wp14:editId="786F7A76">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="790CAFB5" wp14:editId="76BDB20E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>685800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>7620</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="870585" cy="510540"/>
           <wp:effectExtent l="0" t="0" r="5715" b="3810"/>
           <wp:wrapNone/>
           <wp:docPr id="51917951" name="Picture 5" descr="A close-up of a logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="51917951" name="Picture 5" descr="A close-up of a logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
@@ -939,52 +1375,55 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="870585" cy="510540"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="008F5DC1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30D4B9B8" wp14:editId="67BA06C3">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6664B44D" wp14:editId="4065D97F">
           <wp:extent cx="510540" cy="510540"/>
           <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
           <wp:docPr id="1155260502" name="Picture 4" descr="A white text on a gray background&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1155260502" name="Picture 4" descr="A white text on a gray background&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -995,387 +1434,661 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="510540" cy="510540"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="008F5DC1">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="008F5DC1">
       <w:tab/>
     </w:r>
   </w:p>
+  <w:p w:rsidRPr="00801C3C" w:rsidR="007B4C82" w:rsidP="00801C3C" w:rsidRDefault="007B4C82" w14:paraId="00000014" w14:textId="090D21EC">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="left" w:pos="1809"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="008F5DC1" w:rsidRDefault="008F5DC1" w14:paraId="38852828" w14:textId="77777777">
+  <w:p w:rsidR="00801C3C" w:rsidRDefault="00801C3C" w14:paraId="4E921A53" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58B610D9"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:nsid w:val="2157309C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0B1482A2"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CB748C7"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:nsid w:val="268C022C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1288702731">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41E234A0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50F32EA7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB189034"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2021618960">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="345060635">
+  <w:num w:numId="2" w16cid:durableId="1849706854">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2019230951">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1210146400">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DC5BB7"/>
-[...14 lines deleted...]
-    <w:rsid w:val="756FDC9B"/>
+    <w:rsidRoot w:val="005A4BF9"/>
+    <w:rsid w:val="00055F14"/>
+    <w:rsid w:val="00061B16"/>
+    <w:rsid w:val="000A18D9"/>
+    <w:rsid w:val="000C24B4"/>
+    <w:rsid w:val="0023708B"/>
+    <w:rsid w:val="00305658"/>
+    <w:rsid w:val="0033753F"/>
+    <w:rsid w:val="004B54A5"/>
+    <w:rsid w:val="00533E16"/>
+    <w:rsid w:val="005A4BF9"/>
+    <w:rsid w:val="005B1E67"/>
+    <w:rsid w:val="005E7B20"/>
+    <w:rsid w:val="005F3923"/>
+    <w:rsid w:val="00620507"/>
+    <w:rsid w:val="00664FE7"/>
+    <w:rsid w:val="00684E6E"/>
+    <w:rsid w:val="006F78CA"/>
+    <w:rsid w:val="007477EB"/>
+    <w:rsid w:val="007B4C82"/>
+    <w:rsid w:val="007E0D0D"/>
+    <w:rsid w:val="00801C3C"/>
+    <w:rsid w:val="008C5769"/>
+    <w:rsid w:val="008D14D9"/>
+    <w:rsid w:val="0090193F"/>
+    <w:rsid w:val="00924C98"/>
+    <w:rsid w:val="00991763"/>
+    <w:rsid w:val="00A031B7"/>
+    <w:rsid w:val="00A73C31"/>
+    <w:rsid w:val="00BB03B0"/>
+    <w:rsid w:val="00C822D0"/>
+    <w:rsid w:val="00CC7664"/>
+    <w:rsid w:val="00D01962"/>
+    <w:rsid w:val="00D5728C"/>
+    <w:rsid w:val="00FA40CB"/>
+    <w:rsid w:val="0E1DF11F"/>
+    <w:rsid w:val="29F37B03"/>
+    <w:rsid w:val="4996F608"/>
+    <w:rsid w:val="538EAA4E"/>
+    <w:rsid w:val="68F1B0CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="76F89EFF"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{5C282EB2-24B0-4312-A190-1FCCC6EA9A5A}"/>
+  <w14:docId w14:val="1FEA5CA8"/>
+  <w15:docId w15:val="{673F6D3D-3451-4EDD-9AA8-5F9D212C93F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1729,175 +2442,165 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC5BB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Play" w:hAnsi="Play" w:eastAsia="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC5BB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Play" w:hAnsi="Play" w:eastAsia="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC5BB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC5BB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC5BB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC5BB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DC5BB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
@@ -1924,245 +2627,228 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DC5BB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Play" w:hAnsi="Play" w:eastAsia="Play" w:cs="Play"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Play" w:hAnsi="Play" w:eastAsia="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Play" w:hAnsi="Play" w:eastAsia="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...18 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-    </w:rPr>
-[...19 lines deleted...]
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00DC5BB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00DC5BB7"/>
     <w:pPr>
@@ -2377,89 +3063,118 @@
     <w:rsid w:val="6093B3E6"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00480086"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00480086"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="595959"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A18D9"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...30 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adcouncil.box.com/s/b301qzdgjzhfxz2racamvou8566qs8o3" TargetMode="External" Id="R19937f067dfc4304" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId10" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adcouncil.box.com/s/0iyjz9pxlw43iqaqn1fkmintq4zgo6p6" TargetMode="External" Id="Rdcd35185e1ad4124" /></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -2737,52 +3452,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhFl40FbUX6sqVhC0F5xlMtusgvYQ==">CgMxLjAaGgoBMBIVChMIBCoPCgtBQUFDRklDbzUwbxACGhoKATESFQoTCAQqDwoLQUFBQ0ZJQ281ejQQARoaCgEyEhUKEwgEKg8KC0FBQUNGSUNvNXlnEAIaGgoBMxIVChMIBCoPCgtBQUFDRklDbzUwaxACGhoKATQSFQoTCAQqDwoLQUFBQ0ZJQ281MGsQARoaCgE1EhUKEwgEKg8KC0FBQUNGSUNvNXg0EAEaGgoBNhIVChMIBCoPCgtBQUFDRklDbzV5bxACGhoKATcSFQoTCAQqDwoLQUFBQ0ZJQ281ekUQAhoaCgE4EhUKEwgEKg8KC0FBQUNGSUNvNXg4EAIaGgoBORIVChMIBCoPCgtBQUFDRklDbzUwQRACGhsKAjEwEhUKEwgEKg8KC0FBQUNGSUNvNXpnEAEaMAoCMTESKgoTCAQqDwoLQUFBQ0ZJQ281enMQBAoTCAQqDwoLQUFBQ0ZJQ281emcQARobCgIxMhIVChMIBCoPCgtBQUFDRklDbzV6axACGhsKAjEzEhUKEwgEKg8KC0FBQUNGSUNvNXprEAEaGwoCMTQSFQoTCAQqDwoLQUFBQ0ZJQ281eTQQARobCgIxNRIVChMIBCoPCgtBQUFDRklDbzV5NBACGhsKAjE2EhUKEwgEKg8KC0FBQUNGSUNvNXlZEAIaGwoCMTcSFQoTCAQqDwoLQUFBQ0ZJQ281MGMQAhobCgIxOBIVChMIBCoPCgtBQUFDRklDbzV5OBABGhsKAjE5EhUKEwgEKg8KC0FBQUNGSUNvNXpBEAEaGwoCMjASFQoTCAQqDwoLQUFBQ0ZJQ281ekEQAhobCgIyMRIVChMIBCoPCgtBQUFDRklDbzV6bxABGhsKAjIyEhUKEwgEKg8KC0FBQUNGSUNvNXlrEAIaGwoCMjMSFQoTCAQqDwoLQUFBQ0ZJQ281eWsQARobCgIyNBIVChMIBCoPCgtBQUFDRklDbzV5RRACGhsKAjI1EhUKEwgEKg8KC0FBQUNGSUNvNTBJEAIaGwoCMjYSFQoTCAQqDwoLQUFBQ0ZJQ281MEkQAhobCgIyNxIVChMIBCoPCgtBQUFDRklDbzUwTRABGhsKAjI4EhUKEwgEKg8KC0FBQUNGSUNvNTBREAIaGwoCMjkSFQoTCAQqDwoLQUFBQ0ZJQ281MFUQAhobCgIzMBIVChMIBCoPCgtBQUFDRklDbzUwVRABGhsKAjMxEhUKEwgEKg8KC0FBQUNGSUNvNXo4EAEaGwoCMzISFQoTCAQqDwoLQUFBQ0ZJQ281ek0QAhooCgIzMxIiCiAIBCocCgtBQUFDRklDbzV6dxAIGgtBQUFDRklDbzV6dxooCgIzNBIiCiAIBCocCgtBQUFDRklDbzV6dxAIGgtBQUFDRklDbzV6MBooCgIzNRIiCiAIBCocCgtBQUFDRklDbzV5URAIGgtBQUFDRklDbzV5URooCgIzNhIiCiAIBCocCgtBQUFDRklDbzV5URAIGgtBQUFDRklDbzV5VRobCgIzNxIVChMIBCoPCgtBQUFDRklDbzUwZxACGigKAjM4EiIKIAgEKhwKC0FBQUNGSUNvNXpVEAgaC0FBQUNGSUNvNXpVGhsKAjM5EhUKEwgEKg8KC0FBQUNGSUNvNXgwEAQaGwoCNDASFQoTCAQqDwoLQUFBQ0ZJQ281eTAQARobCgI0MRIVChMIBCoPCgtBQUFDRklDbzV5MBABGhsKAjQyEhUKEwgEKg8KC0FBQUNGSUNvNXkwEAIaGwoCNDMSFQoTCAQqDwoLQUFBQ0ZJQ281emMQARobCgI0NBIVChMIBCoPCgtBQUFDRklDbzV5QRABGhsKAjQ1EhUKEwgEKg8KC0FBQUNGSUNvNXlBEAEaGwoCNDYSFQoTCAQqDwoLQUFBQ0ZJQ281eUEQAhobCgI0NxIVChMIBCoPCgtBQUFDRklDbzV4dxACGhsKAjQ4EhUKEwgEKg8KC0FBQUNGSUNvNXlNEAEaGwoCNDkSFQoTCAQqDwoLQUFBQ0ZJQ281eU0QAhobCgI1MBIVChMIBCoPCgtBQUFDRklDbzV6WRACGhsKAjUxEhUKEwgEKg8KC0FBQUNGSUNvNXljEAIaGwoCNTISFQoTCAQqDwoLQUFBQ0ZJQ281eWMQARobCgI1MxIVChMIBCoPCgtBQUFDRklDbzV6URABGhsKAjU0EhUKEwgEKg8KC0FBQUNGSUNvNXpREAIaGwoCNTUSFQoTCAQqDwoLQUFBQ0ZJQ281eXMQARobCgI1NhIVChMIBCoPCgtBQUFDRklDbzV5cxACGhsKAjU3EhUKEwgEKg8KC0FBQUNGSUNvNXpJEAEaGwoCNTgSFQoTCAQqDwoLQUFBQ0ZJQ281MEUQAiLEAwoLQUFBQ0ZJQ281emMS7AIKC0FBQUNGSUNvNXpjEgtBQUFDRklDbzV6YxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRAoLS2VpdGEgSm9uZXMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOC+tJSENDjgvrSUhDRKRQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGh3C19rkARcaFQoRCgthbnkgc3BlY2lhbBABGAAQAXJGCgtLZWl0YSBKb25lcxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzUwiAEBmgEGCAAQABgAsAEAuAEByAEAGOC+tJSENCDgvrSUhDQwAEI2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzUwItgDCgtBQUFDRklDbzV5QRKAAwoLQUFBQ0ZJQ281eUESC0FBQUNGSUNvNXlBGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtLZWl0YSBKb25lcxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwN/ylIQ0OMDf8pSENEpZCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaMcLX2uQBKwopCgsKBVNoYXJlEAEYABIYChJDb25zaWRlciBwcm92aWRpbmcQARgAGAFyRgoLS2VpdGEgSm9uZXMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV81MYgBAZoBBggAEAAYALABALgBAcgBABjA3/KUhDQgwN/ylIQ0MABCNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV81MSLXAwoLQUFBQ0ZJQ281MFUS/wIKC0FBQUNGSUNvNTBVEgtBQUFDRklDbzUwVRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRAoLS2VpdGEgSm9uZXMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMMDAqZSENDjAwKmUhDRKWAokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGjDC19rkASoKKAoKCgRTYXZlEAEYABIYChJNYWtlIHN1cmUgeW91IGhhdmUQARgAGAFyRgoLS2VpdGEgSm9uZXMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8zNIgBAZoBBggAEAAYALABALgBAcgBABjAwKmUhDQgwMCplIQ0MABCNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8zNCK9AwoLQUFBQ0ZJQ281MFES5QIKC0FBQUNGSUNvNTBREgtBQUFDRklDbzUwURoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRAoLS2VpdGEgSm9uZXMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMODFiJSENDjgxYiUhDRKPgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhbC19rkARASDgoKCgRldmVyEAEYABABckYKC0tlaXRhIEpvbmVzGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMzOIAQGaAQYIABAAGACwAQC4AQHIAQAY4MWIlIQ0IODFiJSENDAAQjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMzMivgMKC0FBQUNGSUNvNXpZEuYCCgtBQUFDRklDbzV6WRILQUFBQ0ZJQ281elkaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkQKC0tlaXRhIEpvbmVzGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgsIyVhDQ44LCMlYQ0Sj8KJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoXwtfa5AEREg8KCwoFb3RoZXIQARgAEAFyRgoLS2VpdGEgSm9uZXMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV81NogBAZoBBggAEAAYALABALgBAcgBABjgsIyVhDQg4LCMlYQ0MABCNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV81NiK9AwoLQUFBQ0ZJQ281eTgS5QIKC0FBQUNGSUNvNXk4EgtBQUFDRklDbzV5OBoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRAoLS2VpdGEgSm9uZXMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMIDEk5SENDiAxJOUhDRKPgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhbC19rkARAaDgoKCgRmcm9tEAEYABABckYKC0tlaXRhIEpvbmVzGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMjOIAQGaAQYIABAAGACwAQC4AQHIAQAYgMSTlIQ0IIDEk5SENDAAQjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMjMiygMKC0FBQUNGSUNvNTBNEvICCgtBQUFDRklDbzUwTRILQUFBQ0ZJQ281ME0aDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkQKC0tlaXRhIEpvbmVzGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgxYiUhDQ44MWIlIQ0SksKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxojwtfa5AEdGhsKFwoRQ2VsZWJyYXRlIHNhZmVseS4QARgAEAFyRgoLS2VpdGEgSm9uZXMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8zMYgBAZoBBggAEAAYALABALgBAcgBABjgxYiUhDQg4MWIlIQ0MABCNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8zMSLNAwoLQUFBQ0ZJQ281MGsS9gIKC0FBQUNGSUNvNTBrEgtBQUFDRklDbzUwaxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRAoLS2VpdGEgSm9uZXMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMKCtopWENDigraKVhDRKUAokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGijC19rkASIKIAoJCgNhcmUQARgAEhEKC3BsZWFzZSBmaW5kEAEYABgBckYKC0tlaXRhIEpvbmVzGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNIgBAZoBBggAEAAYALABALgBAcgBABigraKVhDQgoK2ilYQ0MABCNXN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV80IroDCgtBQUFDRklDbzV6NBLjAgoLQUFBQ0ZJQ281ejQSC0FBQUNGSUNvNXo0Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtLZWl0YSBKb25lcxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoK2ilYQ0OKCtopWENEo9CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFcLX2uQBDxoNCgkKA2luZxABGAAQAXJGCgtLZWl0YSBKb25lcxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE1c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzKIAQGaAQYIABAAGACwAQC4AQHIAQAYoK2ilYQ0IKCtopWENDAAQjVzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMiK5AwoLQUFBQ0ZJQ281enMS4QIKC0FBQUNGSUNvNXpzEgtBQUFDRklDbzV6cxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRwoOTWlsYW4gR2Vub3Zlc2UaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMODtwPWBNDjg7cD1gTRKNAokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGgzC19rkAQYiBAgJEAFySQoOTWlsYW4gR2Vub3Zlc2UaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8xM4gBAZoBBggAEAAYALABALgBAcgBABjg7cD1gTQg4O3A9YE0MABCNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8xMyLiBgoLQUFBQ0ZJQ281eVESuAYKC0FBQUNGSUNvNXlREgtBQUFDRklDbzV5URpxCgl0ZXh0L2h0bWwSZEkgZG9u4oCZdCB0aGluayBhbnkgc3RhdGlvbnMgZXZlciByZWFsbHkgcG9zdCB3aXRoIHRoZSBoYXNodGFnLCBidXQgd2XigJlyZSBmaW5lIHdpdGgga2VlcGluZyBpdCBpbi4icgoKdGV4dC9wbGFpbhJkSSBkb27igJl0IHRoaW5rIGFueSBzdGF0aW9ucyBldmVyIHJlYWxseSBwb3N0IHdpdGggdGhlIGhhc2h0YWcsIGJ1dCB3ZeKAmXJlIGZpbmUgd2l0aCBrZWVwaW5nIGl0IGluLipHCg5NaWxhbiBHZW5vdmVzZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcw4IyK9oE0OICvl5WENEKSAgoLQUFBQ0ZJQ281eVUSC0FBQUNGSUNvNXlRGhgKCXRleHQvaHRtbBILU291bmRzIGdvb2QiGQoKdGV4dC9wbGFpbhILU291bmRzIGdvb2QqRAoLS2VpdGEgSm9uZXMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMICvl5WENDiAr5eVhDRyRgoLS2VpdGEgSm9uZXMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIgBAZoBBggAEAAYAKoBDRILU291bmRzIGdvb2SwAQC4AQHIAQBySQoOTWlsYW4gR2Vub3Zlc2UaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIgBAZoBBggAEAAYAKoBZhJkSSBkb27igJl0IHRoaW5rIGFueSBzdGF0aW9ucyBldmVyIHJlYWxseSBwb3N0IHdpdGggdGhlIGhhc2h0YWcsIGJ1dCB3ZeKAmXJlIGZpbmUgd2l0aCBrZWVwaW5nIGl0IGluLrABALgBAcgBABjgjIr2gTQggK+XlYQ0MABCCGtpeC5jbXQyIrsDCgtBQUFDRklDbzV4MBLjAgoLQUFBQ0ZJQ281eDASC0FBQUNGSUNvNXgwGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpHCg5NaWxhbiBHZW5vdmVzZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcw4IyK9oE0OOCMivaBNEo2CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaDsLX2uQBCCIGCAgIBRABckkKDk1pbGFuIEdlbm92ZXNlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNDaIAQGaAQYIABAAGACwAQC4AQHIAQAY4IyK9oE0IOCMivaBNDAAQjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNDYi1wMKC0FBQUNGSUNvNTBnEv8CCgtBQUFDRklDbzUwZxILQUFBQ0ZJQ281MGcaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkcKDk1pbGFuIEdlbm92ZXNlGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgjIr2gTQ44IyK9oE0SlIKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoqwtfa5AEkEiIKHgoYZHJ1bmsgZHJpdmluZyBzdGF0aXN0aWNzEAEYABABckkKDk1pbGFuIEdlbm92ZXNlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNDWIAQGaAQYIABAAGACwAQC4AQHIAQAY4IyK9oE0IOCMivaBNDAAQjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNDUivQMKC0FBQUNGSUNvNXpvEuUCCgtBQUFDRklDbzV6bxILQUFBQ0ZJQ281em8aDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkQKC0tlaXRhIEpvbmVzGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgmJeUhDQ44JiXlIQ0Sj4KJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoWwtfa5AEQGg4KCgoEc3BvdBABGAAQAXJGCgtLZWl0YSBKb25lcxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzI2iAEBmgEGCAAQABgAsAEAuAEByAEAGOCYl5SENCDgmJeUhDQwAEI2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzI2IscDCgtBQUFDRklDbzV5TRLvAgoLQUFBQ0ZJQ281eU0SC0FBQUNGSUNvNXlNGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtLZWl0YSBKb25lcxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwN/ylIQ0OMDf8pSENEpICiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaIMLX2uQBGgoYCgoKBHRoZW0QARgAEggKAml0EAEYABgBckYKC0tlaXRhIEpvbmVzGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNTSIAQGaAQYIABAAGACwAQC4AQHIAQAYwN/ylIQ0IMDf8pSENDAAQjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNTQiwAMKC0FBQUNGSUNvNTBjEugCCgtBQUFDRklDbzUwYxILQUFBQ0ZJQ281MGMaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkQKC0tlaXRhIEpvbmVzGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCAxJOUhDQ4gMSTlIQ0SkEKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoZwtfa5AETEhEKDQoHYmV0d2VlbhABGAAQAXJGCgtLZWl0YSBKb25lcxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzIyiAEBmgEGCAAQABgAsAEAuAEByAEAGIDEk5SENCCAxJOUhDQwAEI2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzIyIs0DCgtBQUFDRklDbzV6axL1AgoLQUFBQ0ZJQ281emsSC0FBQUNGSUNvNXprGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpHCg5NaWxhbiBHZW5vdmVzZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwMLE9YE0OMDCxPWBNEpICiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaIMLX2uQBGgoYCgkKAzkuNRABGAASCQoDOC45EAEYABgBckkKDk1pbGFuIEdlbm92ZXNlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMTSIAQGaAQYIABAAGACwAQC4AQHIAQAYwMLE9YE0IMDCxPWBNDAAQjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMTQiwwMKC0FBQUNGSUNvNXpnEusCCgtBQUFDRklDbzV6ZxILQUFBQ0ZJQ281emcaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkcKDk1pbGFuIEdlbm92ZXNlGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCAmb31gTQ4gJm99YE0Sj4KJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoWwtfa5AEQGg4KCgoEMjNyZBABGAAQAXJJCg5NaWxhbiBHZW5vdmVzZRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzExiAEBmgEGCAAQABgAsAEAuAEByAEAGICZvfWBNCCAmb31gTQwAEI2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzExIrwDCgtBQUFDRklDbzV5RRLkAgoLQUFBQ0ZJQ281eUUSC0FBQUNGSUNvNXlFGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtLZWl0YSBKb25lcxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcw4JiXlIQ0OOCYl5SENEo9CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFcLX2uQBDxINCgkKA2FyZRABGAAQAXJGCgtLZWl0YSBKb25lcxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzI5iAEBmgEGCAAQABgAsAEAuAEByAEAGOCYl5SENCDgmJeUhDQwAEI2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzI5IroDCgtBQUFDRklDbzV6RRLjAgoLQUFBQ0ZJQ281ekUSC0FBQUNGSUNvNXpFGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtLZWl0YSBKb25lcxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoK2ilYQ0OKCtopWENEo9CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFcLX2uQBDxINCgkKA2luZxABGAAQAXJGCgtLZWl0YSBKb25lcxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE1c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XziIAQGaAQYIABAAGACwAQC4AQHIAQAYoK2ilYQ0IKCtopWENDAAQjVzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfOCLbAwoLQUFBQ0ZJQ281eWMSgwMKC0FBQUNGSUNvNXljEgtBQUFDRklDbzV5YxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRAoLS2VpdGEgSm9uZXMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOCwjJWENDjgsIyVhDRKXAokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGjTC19rkAS4KLAoOCghvZmZlcmluZxABGAASGAoSdGhhdCBhcmUgcHJvdmlkaW5nEAEYABgBckYKC0tlaXRhIEpvbmVzGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNTeIAQGaAQYIABAAGACwAQC4AQHIAQAY4LCMlYQ0IOCwjJWENDAAQjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNTcizgMKC0FBQUNGSUNvNXpBEvYCCgtBQUFDRklDbzV6QRILQUFBQ0ZJQ281ekEaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkQKC0tlaXRhIEpvbmVzGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgmJeUhDQ44JiXlIQ0Sk8KJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxonwtfa5AEhCh8KBwoBYRABGAASEgoMYW4gYWlyaW5nIGF0EAEYABgBckYKC0tlaXRhIEpvbmVzGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMjSIAQGaAQYIABAAGACwAQC4AQHIAQAY4JiXlIQ0IOCYl5SENDAAQjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMjQiuwMKC0FBQUNGSUNvNXlZEuMCCgtBQUFDRklDbzV5WRILQUFBQ0ZJQ281eVkaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkQKC0tlaXRhIEpvbmVzGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCAxJOUhDQ4gMSTlIQ0SjwKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoUwtfa5AEOEgwKCAoCc2UQARgAEAFyRgoLS2VpdGEgSm9uZXMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8yMYgBAZoBBggAEAAYALABALgBAcgBABiAxJOUhDQggMSTlIQ0MABCNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8yMSLAAwoLQUFBQ0ZJQ281eDgS6QIKC0FBQUNGSUNvNXg4EgtBQUFDRklDbzV4OBoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRAoLS2VpdGEgSm9uZXMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMKCtopWENDigraKVhDRKQwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhvC19rkARUSEwoPCglpbXBhY3Qgb2YQARgAEAFyRgoLS2VpdGEgSm9uZXMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNXN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV85iAEBmgEGCAAQABgAsAEAuAEByAEAGKCtopWENCCgraKVhDQwAEI1c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzkiuwMKC0FBQUNGSUNvNTBvEuQCCgtBQUFDRklDbzUwbxILQUFBQ0ZJQ281MG8aDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkQKC0tlaXRhIEpvbmVzGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCgraKVhDQ4oK2ilYQ0Sj4KJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoWwtfa5AEQEg4KCgoEeW91chABGAAQAXJGCgtLZWl0YSBKb25lcxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE1c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzGIAQGaAQYIABAAGACwAQC4AQHIAQAYoK2ilYQ0IKCtopWENDAAQjVzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMSK/AwoLQUFBQ0ZJQ281eHcS5wIKC0FBQUNGSUNvNXh3EgtBQUFDRklDbzV4dxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRAoLS2VpdGEgSm9uZXMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMMDf8pSENDjA3/KUhDRKQAokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhjC19rkARISEAoMCgZlYXNpbHkQARgAEAFyRgoLS2VpdGEgSm9uZXMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV81M4gBAZoBBggAEAAYALABALgBAcgBABjA3/KUhDQgwN/ylIQ0MABCNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV81MyLHAwoLQUFBQ0ZJQ281ejgS7wIKC0FBQUNGSUNvNXo4EgtBQUFDRklDbzV6OBoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRAoLS2VpdGEgSm9uZXMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMODFiJSENDjgxYiUhDRKSAokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGiDC19rkARoaGAoUCg5hIHRheGkgY29tcGFueRABGAAQAXJGCgtLZWl0YSBKb25lcxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzM2iAEBmgEGCAAQABgAsAEAuAEByAEAGODFiJSENCDgxYiUhDQwAEI2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzM2IpoKCgtBQUFDRklDbzV6dxLwCQoLQUFBQ0ZJQ281encSC0FBQUNGSUNvNXp3GocBCgl0ZXh0L2h0bWwSekkga25vdyBhIGNhYiBjb21wYW55IGNhbiBmZWVsIG91dGRhdGVkLCBidXQgZm9yIHNvbWUgcnVyYWwgYXJlYXMgd2l0aCBsZXNzIGFjY2VzcyB0byByaWRlc2hhcmUsIGNvdWxkIGJlIHdvcnRoIGtlZXBpbmcgaW4/IogBCgp0ZXh0L3BsYWluEnpJIGtub3cgYSBjYWIgY29tcGFueSBjYW4gZmVlbCBvdXRkYXRlZCwgYnV0IGZvciBzb21lIHJ1cmFsIGFyZWFzIHdpdGggbGVzcyBhY2Nlc3MgdG8gcmlkZXNoYXJlLCBjb3VsZCBiZSB3b3J0aCBrZWVwaW5nIGluPypHCg5NaWxhbiBHZW5vdmVzZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwgLiG9oE0OKDak5WENEKGBQoLQUFBQ0ZJQ281ejASC0FBQUNGSUNvNXp3GpMBCgl0ZXh0L2h0bWwShQFZZXMgYWJzb2x1dGVseSEgV291bGQgc3VnZ2VzdCBjaGFuZ2UgdG8gdGF4aSBjb21wYW55IHRvIHJlbWFpbiBjb25zaXN0ZW50IHdpdGggd2hhdOKAmXMgaW5jbHVkZWQgaW4gdGhlIExvY2FsaXppbmcgdGhlIElzc3VlIHNlY3Rpb24uIpQBCgp0ZXh0L3BsYWluEoUBWWVzIGFic29sdXRlbHkhIFdvdWxkIHN1Z2dlc3QgY2hhbmdlIHRvIHRheGkgY29tcGFueSB0byByZW1haW4gY29uc2lzdGVudCB3aXRoIHdoYXTigJlzIGluY2x1ZGVkIGluIHRoZSBMb2NhbGl6aW5nIHRoZSBJc3N1ZSBzZWN0aW9uLipECgtLZWl0YSBKb25lcxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoNqTlYQ0OKDak5WENHJGCgtLZWl0YSBKb25lcxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgGIARKFAVllcyBhYnNvbHV0ZWx5ISBXb3VsZCBzdWdnZXN0IGNoYW5nZSB0byB0YXhpIGNvbXBhbnkgdG8gcmVtYWluIGNvbnNpc3RlbnQgd2l0aCB3aGF04oCZcyBpbmNsdWRlZCBpbiB0aGUgTG9jYWxpemluZyB0aGUgSXNzdWUgc2VjdGlvbi6wAQC4AQHIAQBySQoOTWlsYW4gR2Vub3Zlc2UaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIgBAZoBBggAEAAYAKoBfBJ6SSBrbm93IGEgY2FiIGNvbXBhbnkgY2FuIGZlZWwgb3V0ZGF0ZWQsIGJ1dCBmb3Igc29tZSBydXJhbCBhcmVhcyB3aXRoIGxlc3MgYWNjZXNzIHRvIHJpZGVzaGFyZSwgY291bGQgYmUgd29ydGgga2VlcGluZyBpbj+wAQC4AQHIAQAYgLiG9oE0IKDak5WENDAAQghraXguY210MCK+AwoLQUFBQ0ZJQ281eDQS5wIKC0FBQUNGSUNvNXg0EgtBQUFDRklDbzV4NBoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRAoLS2VpdGEgSm9uZXMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMKCtopWENDigraKVhDRKQQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhnC19rkARMaEQoNCgd0byBoZWxwEAEYABABckYKC0tlaXRhIEpvbmVzGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNogBAZoBBggAEAAYALABALgBAcgBABigraKVhDQgoK2ilYQ0MABCNXN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV82IuEDCgtBQUFDRklDbzV6VRK3AwoLQUFBQ0ZJQ281elUSC0FBQUNGSUNvNXpVGk0KCXRleHQvaHRtbBJAVXBkYXRlZCB0byByZWZsZWN0IHRoZSBsYXRlc3QgZGF0YSB3ZSBoYXZlIGF2YWlsYWJsZSAoZnJvbSAyMDI0KSJOCgp0ZXh0L3BsYWluEkBVcGRhdGVkIHRvIHJlZmxlY3QgdGhlIGxhdGVzdCBkYXRhIHdlIGhhdmUgYXZhaWxhYmxlIChmcm9tIDIwMjQpKkcKDk1pbGFuIEdlbm92ZXNlGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDAldP1gTQ4wJXT9YE0ckkKDk1pbGFuIEdlbm92ZXNlGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACIAQGaAQYIABAAGACqAUISQFVwZGF0ZWQgdG8gcmVmbGVjdCB0aGUgbGF0ZXN0IGRhdGEgd2UgaGF2ZSBhdmFpbGFibGUgKGZyb20gMjAyNCmwAQC4AQHIAQAYwJXT9YE0IMCV0/WBNDAAQghraXguY210NCLLAwoLQUFBQ0ZJQ281eTQS8wIKC0FBQUNGSUNvNXk0EgtBQUFDRklDbzV5NBoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRwoOTWlsYW4gR2Vub3Zlc2UaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMMDCxPWBNDjAwsT1gTRKRgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGh7C19rkARgKFgoICgIyMxABGAASCAoCMTAQARgAGAFySQoOTWlsYW4gR2Vub3Zlc2UaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8xNogBAZoBBggAEAAYALABALgBAcgBABjAwsT1gTQgwMLE9YE0MABCNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8xNiLFAwoLQUFBQ0ZJQ281eXMS7QIKC0FBQUNGSUNvNXlzEgtBQUFDRklDbzV5cxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRAoLS2VpdGEgSm9uZXMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOCwjJWENDjgsIyVhDRKRgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGh7C19rkARgKFgoHCgFzEAEYABIJCgNpbmcQARgAGAFyRgoLS2VpdGEgSm9uZXMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV82MYgBAZoBBggAEAAYALABALgBAcgBABjgsIyVhDQg4LCMlYQ0MABCNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV82MSLTAwoLQUFBQ0ZJQ281MEkS+wIKC0FBQUNGSUNvNTBJEgtBQUFDRklDbzUwSRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRwoOTWlsYW4gR2Vub3Zlc2UaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMIC4hvaBNDiAuIb2gTRKTgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGibC19rkASASHgoaChRTdGF5IHNhZmUgb3V0IHRoZXJlLhABGAAQAXJJCg5NaWxhbiBHZW5vdmVzZRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzMwiAEBmgEGCAAQABgAsAEAuAEByAEAGIC4hvaBNCCAuIb2gTQwAEI2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzMwItADCgtBQUFDRklDbzV6URL4AgoLQUFBQ0ZJQ281elESC0FBQUNGSUNvNXpRGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtLZWl0YSBKb25lcxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcw4LCMlYQ0OOCwjJWENEpRCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaKcLX2uQBIwohCg0KB29wdGlvbnMQARgAEg4KCG1lYXN1cmVzEAEYABgBckYKC0tlaXRhIEpvbmVzGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNTmIAQGaAQYIABAAGACwAQC4AQHIAQAY4LCMlYQ0IOCwjJWENDAAQjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNTki8wMKC0FBQUNGSUNvNXkwEpsDCgtBQUFDRklDbzV5MBILQUFBQ0ZJQ281eTAaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkQKC0tlaXRhIEpvbmVzGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgvrSUhDQ44L60lIQ0SnQKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxpMwtfa5AFGCkQKCwoFU2hhcmUQARgAEjMKLVByb3ZpZGUgaW5mb3JtYXRpb24gYWJvdXQgdGhlIGF2YWlsYWJpbGl0eSBvZhABGAAYAXJGCgtLZWl0YSBKb25lcxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzQ4iAEBmgEGCAAQABgAsAEAuAEByAEAGOC+tJSENCDgvrSUhDQwAEI2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzQ4IroDCgtBQUFDRklDbzV5bxLjAgoLQUFBQ0ZJQ281eW8SC0FBQUNGSUNvNXlvGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtLZWl0YSBKb25lcxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoK2ilYQ0OKCtopWENEo9CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFcLX2uQBDxINCgkKA2ZvchABGAAQAXJGCgtLZWl0YSBKb25lcxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE1c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzeIAQGaAQYIABAAGACwAQC4AQHIAQAYoK2ilYQ0IKCtopWENDAAQjVzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNyLBAwoLQUFBQ0ZJQ281MEUS6QIKC0FBQUNGSUNvNTBFEgtBQUFDRklDbzUwRRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqRAoLS2VpdGEgSm9uZXMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOCwjJWENDjgsIyVhDRKQgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhrC19rkARQSEgoOCghvZmZlcmluZxABGAAQAXJGCgtLZWl0YSBKb25lcxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzY0iAEBmgEGCAAQABgAsAEAuAEByAEAGOCwjJWENCDgsIyVhDQwAEI2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzY0IsoDCgtBQUFDRklDbzV6TRLyAgoLQUFBQ0ZJQ281ek0SC0FBQUNGSUNvNXpNGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtLZWl0YSBKb25lcxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwMCplIQ0OMDAqZSENEpLCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaI8LX2uQBHRIbChcKEWNhYiBjb21wYW55IHNhdmVkEAEYABABckYKC0tlaXRhIEpvbmVzGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMzeIAQGaAQYIABAAGACwAQC4AQHIAQAYwMCplIQ0IMDAqZSENDAAQjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMzcizgMKC0FBQUNGSUNvNXlrEvYCCgtBQUFDRklDbzV5axILQUFBQ0ZJQ281eWsaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkQKC0tlaXRhIEpvbmVzGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgmJeUhDQ44JiXlIQ0Sk8KJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxonwtfa5AEhCh8KCgoEa2VlcBABGAASDwoJbWFrZSBzdXJlEAEYABgBckYKC0tlaXRhIEpvbmVzGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMjeIAQGaAQYIABAAGACwAQC4AQHIAQAY4JiXlIQ0IOCYl5SENDAAQjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMjciwwMKC0FBQUNGSUNvNTBBEusCCgtBQUFDRklDbzUwQRILQUFBQ0ZJQ281MEEaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkcKDk1pbGFuIEdlbm92ZXNlGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCAmb31gTQ4gJm99YE0Sj4KJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoWwtfa5AEQEg4KCgoEMjJuZBABGAAQAXJJCg5NaWxhbiBHZW5vdmVzZRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzEwiAEBmgEGCAAQABgAsAEAuAEByAEAGICZvfWBNCCAmb31gTQwAEI2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzEwIrwDCgtBQUFDRklDbzV6SRLkAgoLQUFBQ0ZJQ281ekkSC0FBQUNGSUNvNXpJGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtLZWl0YSBKb25lcxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcw4LCMlYQ0OOCwjJWENEo9CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFcLX2uQBDxoNCgkKA2ZvchABGAAQAXJGCgtLZWl0YSBKb25lcxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzYziAEBmgEGCAAQABgAsAEAuAEByAEAGOCwjJWENCDgsIyVhDQwAEI2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzYzIrkDCgtBQUFDRklDbzV5ZxLiAgoLQUFBQ0ZJQ281eWcSC0FBQUNGSUNvNXlnGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpECgtLZWl0YSBKb25lcxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoK2ilYQ0OKCtopWENEo8CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFMLX2uQBDhIMCggKAm9mEAEYABABckYKC0tlaXRhIEpvbmVzGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfM4gBAZoBBggAEAAYALABALgBAcgBABigraKVhDQgoK2ilYQ0MABCNXN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8zOABqRQo2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzMyEgtLZWl0YSBKb25lc2pFCjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNTASC0tlaXRhIEpvbmVzakUKNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV81MRILS2VpdGEgSm9uZXNqRQo2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzM0EgtLZWl0YSBKb25lc2pFCjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMzMSC0tlaXRhIEpvbmVzakUKNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV81NhILS2VpdGEgSm9uZXNqRQo2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzIzEgtLZWl0YSBKb25lc2pFCjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMTgSC0tlaXRhIEpvbmVzakUKNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8zMRILS2VpdGEgSm9uZXNqRAo1c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzQSC0tlaXRhIEpvbmVzakQKNXN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8yEgtLZWl0YSBKb25lc2pICjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMTMSDk1pbGFuIEdlbm92ZXNlakgKNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV80NhIOTWlsYW4gR2Vub3Zlc2VqSAo2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzQ1Eg5NaWxhbiBHZW5vdmVzZWpFCjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMjYSC0tlaXRhIEpvbmVzakUKNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV81NBILS2VpdGEgSm9uZXNqRQo2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzIyEgtLZWl0YSBKb25lc2pICjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMTQSDk1pbGFuIEdlbm92ZXNlakUKNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8xORILS2VpdGEgSm9uZXNqSAo2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzExEg5NaWxhbiBHZW5vdmVzZWpFCjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMjkSC0tlaXRhIEpvbmVzakQKNXN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV84EgtLZWl0YSBKb25lc2pFCjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNTcSC0tlaXRhIEpvbmVzakUKNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8yNBILS2VpdGEgSm9uZXNqRQo2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzIxEgtLZWl0YSBKb25lc2pECjVzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfORILS2VpdGEgSm9uZXNqRAo1c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzESC0tlaXRhIEpvbmVzakUKNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV81MxILS2VpdGEgSm9uZXNqRQo2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzM2EgtLZWl0YSBKb25lc2pECjVzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNhILS2VpdGEgSm9uZXNqSAo2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzE2Eg5NaWxhbiBHZW5vdmVzZWpFCjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNjESC0tlaXRhIEpvbmVzakgKNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8zMBIOTWlsYW4gR2Vub3Zlc2VqRQo2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzU5EgtLZWl0YSBKb25lc2pFCjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNDgSC0tlaXRhIEpvbmVzakQKNXN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV83EgtLZWl0YSBKb25lc2pFCjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfNjQSC0tlaXRhIEpvbmVzakUKNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV8zNxILS2VpdGEgSm9uZXNqRQo2c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzI3EgtLZWl0YSBKb25lc2pICjZzdWdnZXN0SWRJbXBvcnRiOTliYmE1NS1jMGFmLTQwNzctYmRkNS01ZWI3MjRjN2FkYjlfMTASDk1pbGFuIEdlbm92ZXNlakUKNnN1Z2dlc3RJZEltcG9ydGI5OWJiYTU1LWMwYWYtNDA3Ny1iZGQ1LTVlYjcyNGM3YWRiOV82MxILS2VpdGEgSm9uZXNqRAo1c3VnZ2VzdElkSW1wb3J0Yjk5YmJhNTUtYzBhZi00MDc3LWJkZDUtNWViNzI0YzdhZGI5XzMSC0tlaXRhIEpvbmVzcg0yNDM4MDU5MTUxNzIx</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Walter Deleon</dc:creator>
   <keywords/>
-  <dc:description/>
-[...1 lines deleted...]
-  <revision>8</revision>
+  <lastModifiedBy>Milan Genovese</lastModifiedBy>
+  <revision>26</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>