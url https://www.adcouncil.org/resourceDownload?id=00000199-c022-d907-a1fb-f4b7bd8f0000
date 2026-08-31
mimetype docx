--- v0 (2026-03-18)
+++ v1 (2026-08-31)
@@ -1,1731 +1,1477 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="005D1942" w14:paraId="672A6659" w14:textId="77777777">
+    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:spacing w:before="100"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_heading=h.smkz7vz0dc4f" w:colFirst="0" w:colLast="0" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.smkz7vz0dc4f" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17B872DD" wp14:editId="07777777">
             <wp:extent cx="695325" cy="695325"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1359365021" name="image2.png" descr="C:\Users\fsimeon\Desktop\Logos\AC Logo\AdCouncil_PMS_CoolGray10_Logo_Standard_Size_HighRes.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.png" descr="C:\Users\fsimeon\Desktop\Logos\AC Logo\AdCouncil_PMS_CoolGray10_Logo_Standard_Size_HighRes.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="695325" cy="695325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="0A37501D" w14:textId="77777777">
+    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:spacing w:before="12" w:line="260" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="005D1942" w14:paraId="60BBB404" w14:textId="77777777">
+    <w:p w14:paraId="60BBB404" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:ind w:left="100"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Campaign Fact Sheet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="005D1942" w14:paraId="4144FF2D" w14:textId="77777777">
+    <w:p w14:paraId="4144FF2D" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:ind w:left="100"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prediabetes Awareness </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="5DAB6C7B" w14:textId="77777777">
+    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:spacing w:before="7" w:line="220" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="02EB378F" w14:textId="77777777">
+    <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:spacing w:before="7" w:line="220" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="005D1942" w14:paraId="5DBB6FA9" w14:textId="77777777">
+    <w:p w14:paraId="5DBB6FA9" w14:textId="5D9475C0" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Campaign Sponsors:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="00B8187E" w14:paraId="10912C45" w14:textId="6C245F67">
+    <w:p w14:paraId="10912C45" w14:textId="23857D6C" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Centers for Disease Control and Prevention (CDC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A05A809" w14:textId="59E88C4B" w:rsidR="00774B83" w:rsidRDefault="00E975F6">
+      <w:pPr>
+        <w:spacing w:before="17"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C0A1A84" wp14:editId="44C92418">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C0A1A84" wp14:editId="5706A277">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4019550</wp:posOffset>
+              <wp:posOffset>3519805</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>6985</wp:posOffset>
+              <wp:posOffset>12065</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2103120" cy="4427855"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="2834005" cy="4006850"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="1359365022" name="image1.png" descr="A hand holding a phone&#10;&#10;Description automatically generated"/>
-            <wp:cNvGraphicFramePr/>
+            <wp:docPr id="1359365022" name="image1.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png" descr="A hand holding a phone&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1359365022" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2103120" cy="4427855"/>
+                      <a:ext cx="2834005" cy="4006850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="005D1942">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    </w:p>
+    <w:p w14:paraId="1EFABD8C" w14:textId="2D20AF0F" w:rsidR="00774B83" w:rsidRDefault="005D1942">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Volunteer Advertising Agency:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidP="2F13A01B" w:rsidRDefault="005D1942" w14:paraId="301ACCDA" w14:textId="60EE793B">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="301ACCDA" w14:textId="78DC9CA9" w:rsidR="00774B83" w:rsidRDefault="005D1942" w:rsidP="2F13A01B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00774B83">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
-          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="620" w:right="340" w:bottom="280" w:left="980" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="2F13A01B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Avoq </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="41C8F396" w14:textId="77777777">
+    <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:ind w:left="100"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="005D1942" w14:paraId="4B96E1D2" w14:textId="77777777">
+    <w:p w14:paraId="4B96E1D2" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:ind w:left="100"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BACKGROUND:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidP="2F13A01B" w:rsidRDefault="005008B8" w14:paraId="52BE7999" w14:textId="4B1862F2">
+    <w:p w14:paraId="52BE7999" w14:textId="4B1862F2" w:rsidR="00774B83" w:rsidRDefault="1A91E3A4" w:rsidP="2F13A01B">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A91E3A4" w:rsidR="1A91E3A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="1A91E3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">115.2 million Americans (more than 2 in 5 adults) have prediabetes and are at higher risk of developing type 2 diabetes, heart attack, and kidney disease. Of these individuals with prediabetes, 80% of them </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve">115.2 million Americans (more than 2 in 5 adults) have prediabetes and are at higher risk of developing type 2 diabetes, heart attack, and kidney disease. Of these individuals with prediabetes, 80% of them don’t know they have it. Prediabetes means a person’s blood sugar level is higher than normal, but not yet high enough to be diagnosed as type 2 diabetes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
+      <w:pPr>
+        <w:ind w:left="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD27C18" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="2F13A01B" w:rsidP="2F13A01B">
+      <w:pPr>
+        <w:ind w:left="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>don’t</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2F13A01B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> know they have it. Prediabetes means a person’s blood sugar level is higher than normal, but not yet high enough to be diagnosed as type 2 diabetes. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="72A3D3EC" w14:textId="77777777">
+        <w:t xml:space="preserve">The good news is that by knowing one’s risk for prediabetes, people can take steps to reverse it and often prevent or delay type 2 diabetes. Making healthy lifestyle changes like increasing physical activity, eating healthier, and managing weight can help reverse prediabetes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
+      <w:pPr>
+        <w:spacing w:before="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41CEE431" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CAMPAIGN OBJECTIVE:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00660600" w:rsidRDefault="005D1942" w14:paraId="718DC829" w14:textId="729448C1">
+    <w:p w14:paraId="718DC829" w14:textId="729448C1" w:rsidR="00660600" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:ind w:left="100" w:right="16"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Raise awareness of prediabetes to help people reverse prediabetes and prevent or delay the onset of type 2 diabetes by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">encouraging audiences to take the 1-minute prediabetes risk test at </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>DoIHavePrediabetes</w:t>
         </w:r>
         <w:r w:rsidR="00C45DB7">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>.org</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">  </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="005D1942" w14:paraId="2395C892" w14:textId="67CE5488">
+    <w:p w14:paraId="2395C892" w14:textId="67CE5488" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:ind w:left="100" w:right="16"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">PodriaTenerPrediabetes.org </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spanish).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="0E27B00A" w14:textId="77777777">
+    <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:spacing w:before="14"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="60061E4C" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="005D1942" w14:paraId="5B3B14F6" w14:textId="77777777">
+    <w:p w14:paraId="5B3B14F6" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TARGET AUDIENCE:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="005D1942" w14:paraId="27A75199" w14:textId="77777777">
+    <w:p w14:paraId="27A75199" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Adults ages 40+ who have prediabetes or are at increased risk of developing type 2 diabetes, with a focus on audiences most at risk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="005D1942" w14:paraId="29D6B04F" w14:textId="0F77000B">
+    <w:p w14:paraId="29D6B04F" w14:textId="0F77000B" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:spacing w:before="21"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="44EAFD9C" w14:textId="77777777">
+    <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:ind w:left="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8187E" w:rsidRDefault="00B8187E" w14:paraId="2A5C583D" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="2A5C583D" w14:textId="77777777" w:rsidR="00B8187E" w:rsidRDefault="00B8187E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8187E" w:rsidRDefault="00B8187E" w14:paraId="4D2E9E72" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="4D2E9E72" w14:textId="77777777" w:rsidR="00B8187E" w:rsidRDefault="00B8187E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8187E" w:rsidRDefault="00B8187E" w14:paraId="4DC18400" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="5FBEA251" w14:textId="77777777" w:rsidR="00B8187E" w:rsidRDefault="00B8187E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8187E" w:rsidRDefault="00B8187E" w14:paraId="3D337122" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="4279D5AA" w14:textId="77777777" w:rsidR="00E975F6" w:rsidRDefault="00E975F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8187E" w:rsidRDefault="00B8187E" w14:paraId="70D4724A" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="7521EDC8" w14:textId="77777777" w:rsidR="00B8187E" w:rsidRDefault="00B8187E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8187E" w:rsidRDefault="00B8187E" w14:paraId="022F4662" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="2E16DA9F" w14:textId="77777777" w:rsidR="00B8187E" w:rsidRDefault="00B8187E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8187E" w:rsidRDefault="00B8187E" w14:paraId="5B9228AC" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="4D46D9C0" w14:textId="31ABFD08" w:rsidR="00774B83" w:rsidRDefault="005D1942">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...238 lines deleted...]
-        </w:rPr>
         <w:t>DID YOU KNOW?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="4B94D5A5" w14:textId="77777777">
+    <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:spacing w:before="8" w:line="100" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="005D1942" w14:paraId="62F39A26" w14:textId="78A79368">
+    <w:p w14:paraId="62F39A26" w14:textId="78A79368" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="361" w:right="496"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">More than </w:t>
       </w:r>
       <w:r w:rsidR="00B8187E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="00B8187E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>American adults ha</w:t>
       </w:r>
       <w:r w:rsidR="009A753A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ve </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prediabetes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="3DEEC669" w14:textId="77777777">
+    <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:spacing w:before="6" w:line="120" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidP="2F13A01B" w:rsidRDefault="2F13A01B" w14:paraId="735CFA2E" w14:textId="7DC875AF">
+    <w:p w14:paraId="735CFA2E" w14:textId="7DC875AF" w:rsidR="00774B83" w:rsidRDefault="2F13A01B" w:rsidP="2F13A01B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="361" w:right="104"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F13A01B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00B8187E">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="2F13A01B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>% of people with prediabetes don’t know they have it.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="3656B9AB" w14:textId="77777777">
+    <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="45FB0818" w14:textId="77777777">
+    <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:ind w:right="104"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00774B83">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="576" w:right="864" w:bottom="288" w:left="864" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:equalWidth="0" w:space="720" w:num="2">
+      <w:cols w:num="2" w:space="720" w:equalWidth="0">
         <w:col w:w="4741" w:space="1028"/>
         <w:col w:w="4741"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005D1942" w:rsidRDefault="005D1942" w14:paraId="53128261" w14:textId="77777777">
+    <w:p w14:paraId="76122A07" w14:textId="77777777" w:rsidR="00BF0400" w:rsidRDefault="00BF0400">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005D1942" w:rsidRDefault="005D1942" w14:paraId="62486C05" w14:textId="77777777">
+    <w:p w14:paraId="78B282BC" w14:textId="77777777" w:rsidR="00BF0400" w:rsidRDefault="00BF0400">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular w:fontKey="{F81FB7A5-CC83-41CD-B334-659C47488458}" r:id="rId1"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{4927C7FC-2AB0-490C-83D7-A8858B3537AC}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{209DAB9E-83E7-4D32-99C7-FC46FF671036}" r:id="rId2"/>
-[...1 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{C1C9E2B4-7F2C-41BE-913F-61B21F047757}" r:id="rId4"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{935F59D9-EBDB-489A-92FC-EFA8A68C7386}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{138EC764-8454-4596-B91B-6476D294977B}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{5E69F70D-6EAF-4310-A766-82BE527A8599}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{27008B37-822D-4DD3-9BCD-F68DD01DA917}" r:id="rId5"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{502A2C31-BA05-4E35-8641-1EDB6485ED9C}" r:id="rId8"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{FB838B4B-CA88-4DCC-AD7C-AB3750CDD86F}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{F0E60C6F-A0C9-4FEF-AB6B-67CE3E5A85D2}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{FA511E85-D1B2-4ED7-8EB4-2CE72B40BE4C}"/>
+    <w:embedBoldItalic r:id="rId8" w:fontKey="{77922DEC-7C11-4B78-9430-1CC93592F5A0}"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{315D9E2A-092D-4693-A032-7C09E74CD084}" r:id="rId9"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{F8B172B4-43AC-4C7F-9767-F401C8D62287}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic w:fontKey="{E2FA515D-4C9D-4B6B-8CF7-F3E48C28BD44}" r:id="rId10"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{5233CADA-ED97-41D7-9C83-156C7987107D}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="4DDBEF00" w14:textId="77777777">
+  <w:p w14:paraId="4DDBEF00" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="4101652C" w14:textId="77777777">
+  <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="0FB78278" w14:textId="77777777">
+  <w:p w14:paraId="0FB78278" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005D1942" w:rsidRDefault="005D1942" w14:paraId="4B99056E" w14:textId="77777777">
+    <w:p w14:paraId="1C473E0A" w14:textId="77777777" w:rsidR="00BF0400" w:rsidRDefault="00BF0400">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005D1942" w:rsidRDefault="005D1942" w14:paraId="1299C43A" w14:textId="77777777">
+    <w:p w14:paraId="198F9833" w14:textId="77777777" w:rsidR="00BF0400" w:rsidRDefault="00BF0400">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="3CF2D8B6" w14:textId="77777777">
+  <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="3461D779" w14:textId="77777777">
+  <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00774B83" w:rsidRDefault="00774B83" w14:paraId="049F31CB" w14:textId="77777777">
+  <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34AE2CE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Heading7"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1665664661">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00774B83"/>
     <w:rsid w:val="001B1ECB"/>
+    <w:rsid w:val="001C45E0"/>
+    <w:rsid w:val="002E3E05"/>
+    <w:rsid w:val="00355AB3"/>
     <w:rsid w:val="003601EC"/>
     <w:rsid w:val="004D59E9"/>
     <w:rsid w:val="005008B8"/>
     <w:rsid w:val="005602BB"/>
     <w:rsid w:val="005D1942"/>
     <w:rsid w:val="006171F3"/>
     <w:rsid w:val="00660600"/>
     <w:rsid w:val="00774B83"/>
+    <w:rsid w:val="007E3E9F"/>
     <w:rsid w:val="009A753A"/>
     <w:rsid w:val="00B8187E"/>
+    <w:rsid w:val="00BF0400"/>
     <w:rsid w:val="00C45DB7"/>
+    <w:rsid w:val="00E975F6"/>
     <w:rsid w:val="00FE0589"/>
     <w:rsid w:val="1A91E3A4"/>
     <w:rsid w:val="2F13A01B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0C8D9B3E"/>
   <w15:docId w15:val="{9912E2FD-5473-4DDD-AC11-E40ABF3AB508}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1881,52 +1627,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1993,479 +1739,479 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="1440" w:hanging="720"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="2160" w:hanging="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="2880" w:hanging="720"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="3600" w:hanging="720"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="4320" w:hanging="720"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001B3490"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001B3490"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001B3490"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001B3490"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001B3490"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001B3490"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001B3490"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001B3490"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:rsid w:val="001B3490"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001B3490"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001B3490"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001B3490"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00083321"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00083321"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00083321"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C075C9"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
@@ -2483,163 +2229,164 @@
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008B014C"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007503AD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007503AD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007503AD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007503AD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA1BAF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007A646C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007A646C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doihaveprediabetes.org/es" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doihaveprediabetes.org" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doihaveprediabetes.org/es" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doihaveprediabetes.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2905,71 +2652,78 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgmoVwKZ4k09bqTRU5/zlB+LX/2QA==">CgMxLjAyDmguc21rejd2ejBkYzRmOAByDTIxMDQ5ODk4MDA2ODQ=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>220</Words>
+  <Characters>1254</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1472</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ariana Lee</dc:creator>
-  <lastModifiedBy>Rebecca Ross</lastModifiedBy>
-  <revision>12</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31_SetDate">
     <vt:lpwstr>2021-10-20T20:34:21Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31_Name">
     <vt:lpwstr>7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31_SiteId">
     <vt:lpwstr>9ce70869-60db-44fd-abe8-d2767077fc8f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31_ActionId">
     <vt:lpwstr>301a5a60-0b05-41fa-adc8-81a0cf453cd7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>