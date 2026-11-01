--- v1 (2026-08-31)
+++ v2 (2026-11-01)
@@ -77,360 +77,426 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="695325" cy="695325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:spacing w:before="12" w:line="260" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60BBB404" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="005D1942">
+    <w:p w14:paraId="60BBB404" w14:textId="01DB8FF3" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:ind w:left="100"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Campaign Fact Sheet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4144FF2D" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="005D1942">
+    <w:p w14:paraId="4144FF2D" w14:textId="214E2E6C" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:ind w:left="100"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prediabetes Awareness </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
+    <w:p w14:paraId="5DAB6C7B" w14:textId="5E2B81B6" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:spacing w:before="7" w:line="220" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
+    <w:p w14:paraId="02EB378F" w14:textId="0636D834" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:spacing w:before="7" w:line="220" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DBB6FA9" w14:textId="5D9475C0" w:rsidR="00774B83" w:rsidRDefault="005D1942">
+    <w:p w14:paraId="5DBB6FA9" w14:textId="0866FC15" w:rsidR="00774B83" w:rsidRDefault="00647E08">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...36 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C0A1A84" wp14:editId="5706A277">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C0A1A84" wp14:editId="04A70CE4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>3519805</wp:posOffset>
+              <wp:posOffset>3613150</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>12065</wp:posOffset>
+              <wp:posOffset>17780</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2834005" cy="4006850"/>
-            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+            <wp:extent cx="2451100" cy="4357370"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="5080"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1359365022" name="image1.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1359365022" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2834005" cy="4006850"/>
+                      <a:ext cx="2451100" cy="4357370"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="005D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Campaign Sponsor</w:t>
+      </w:r>
+      <w:r w:rsidR="36D8C111" w:rsidRPr="36D8C111">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10912C45" w14:textId="526720A6" w:rsidR="00774B83" w:rsidRDefault="005D1942">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Centers for Disease Control and Prevention (CDC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A05A809" w14:textId="2B695937" w:rsidR="00774B83" w:rsidRDefault="00774B83">
+      <w:pPr>
+        <w:spacing w:before="17"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1EFABD8C" w14:textId="2D20AF0F" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Volunteer Advertising Agency:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="301ACCDA" w14:textId="78DC9CA9" w:rsidR="00774B83" w:rsidRDefault="005D1942" w:rsidP="2F13A01B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00774B83">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="620" w:right="340" w:bottom="280" w:left="980" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2F13A01B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Avoq </w:t>
+        <w:t>Avoq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2F13A01B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B96E1D2" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BACKGROUND:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BE7999" w14:textId="4B1862F2" w:rsidR="00774B83" w:rsidRDefault="1A91E3A4" w:rsidP="2F13A01B">
+    <w:p w14:paraId="52BE7999" w14:textId="29AD3B53" w:rsidR="00774B83" w:rsidRDefault="003D4D66" w:rsidP="2F13A01B">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A91E3A4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">115.2 million Americans (more than 2 in 5 adults) have prediabetes and are at higher risk of developing type 2 diabetes, heart attack, and kidney disease. Of these individuals with prediabetes, 80% of them don’t know they have it. Prediabetes means a person’s blood sugar level is higher than normal, but not yet high enough to be diagnosed as type 2 diabetes. </w:t>
+        <w:t>More than 2 in 5 adults (</w:t>
+      </w:r>
+      <w:r w:rsidR="1A91E3A4" w:rsidRPr="1A91E3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>115.2 million Americans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="1A91E3A4" w:rsidRPr="1A91E3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have prediabetes and are at higher risk of developing type 2 diabetes, heart attack, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C215B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>stroke</w:t>
+      </w:r>
+      <w:r w:rsidR="1A91E3A4" w:rsidRPr="1A91E3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Of these individuals with prediabetes, 80% of them don’t know they have it. Prediabetes means a person’s blood sugar level is higher than normal, but not yet high enough to be diagnosed as type 2 diabetes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD27C18" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="2F13A01B" w:rsidP="2F13A01B">
-[...1 lines deleted...]
-        <w:ind w:left="100"/>
+    <w:p w14:paraId="0D0B940D" w14:textId="67A14003" w:rsidR="00774B83" w:rsidRDefault="00A52CB9">
+      <w:pPr>
+        <w:spacing w:before="18"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2F13A01B">
+      <w:r w:rsidRPr="00A52CB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The good news is that by knowing one’s risk for prediabetes, people can take steps to reverse it and often prevent or delay type 2 diabetes. Making healthy lifestyle changes like increasing physical activity, eating healthier, and managing weight can help reverse prediabetes.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
+        <w:t>The good news is that while there are many things in life you can't undo, prediabetes is something you can undo. Prediabetes can be reversed, and type 2 diabetes can be prevented or delayed through healthy lifestyle changes such as increasing physical activity, eating healthier, and managing weight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6093EA58" w14:textId="77777777" w:rsidR="00A52CB9" w:rsidRDefault="00A52CB9">
       <w:pPr>
         <w:spacing w:before="18"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41CEE431" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -565,64 +631,66 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B3B14F6" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TARGET AUDIENCE:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A75199" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="005D1942">
+    <w:p w14:paraId="27A75199" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="36D8C111" w:rsidP="36D8C111">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="36D8C111">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Adults ages 40+ who have prediabetes or are at increased risk of developing type 2 diabetes, with a focus on audiences most at risk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D6B04F" w14:textId="0F77000B" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:spacing w:before="21"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:ind w:left="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -673,51 +741,260 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7521EDC8" w14:textId="77777777" w:rsidR="00B8187E" w:rsidRDefault="00B8187E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E16DA9F" w14:textId="77777777" w:rsidR="00B8187E" w:rsidRDefault="00B8187E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D46D9C0" w14:textId="31ABFD08" w:rsidR="00774B83" w:rsidRDefault="005D1942">
+    <w:p w14:paraId="7D45EA3D" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C5DF4F" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D0B472" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CEB0A18" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D5718C7" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0840970F" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CCF96D7" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3A5EE4" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1920D2E4" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153DDA5D" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6569DDA8" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B2F385C" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B492C6" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CAF6F7B" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B31B820" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275CBF17" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D3F6149" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39607A03" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326D012C" w14:textId="77777777" w:rsidR="00647E08" w:rsidRDefault="00647E08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D46D9C0" w14:textId="45358CF2" w:rsidR="00774B83" w:rsidRDefault="005D1942">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DID YOU KNOW?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
       <w:pPr>
         <w:spacing w:before="8" w:line="100" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -894,147 +1171,146 @@
       <w:pPr>
         <w:ind w:right="104"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00774B83">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="576" w:right="864" w:bottom="288" w:left="864" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="720" w:equalWidth="0">
         <w:col w:w="4741" w:space="1028"/>
         <w:col w:w="4741"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76122A07" w14:textId="77777777" w:rsidR="00BF0400" w:rsidRDefault="00BF0400">
+    <w:p w14:paraId="3F647B66" w14:textId="77777777" w:rsidR="007D615F" w:rsidRDefault="007D615F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78B282BC" w14:textId="77777777" w:rsidR="00BF0400" w:rsidRDefault="00BF0400">
+    <w:p w14:paraId="594CC533" w14:textId="77777777" w:rsidR="007D615F" w:rsidRDefault="007D615F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{4927C7FC-2AB0-490C-83D7-A8858B3537AC}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{935F59D9-EBDB-489A-92FC-EFA8A68C7386}"/>
-[...1 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{5E69F70D-6EAF-4310-A766-82BE527A8599}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{BD089855-0739-406A-A23F-B2F5BE6E08AD}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{E47F1E09-0D9E-4A77-9A89-6805472BC475}"/>
+    <w:embedBoldItalic r:id="rId3" w:fontKey="{6490F9FC-69BC-42D6-B47A-9F5956B89B38}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{FB838B4B-CA88-4DCC-AD7C-AB3750CDD86F}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId8" w:fontKey="{77922DEC-7C11-4B78-9430-1CC93592F5A0}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{5950BEE2-C254-4430-B75B-4F80102257BE}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{7865CAA1-0429-49D5-96E5-143A8392B258}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{A00B2E69-ACFC-4339-9AAF-D6B884BD68B0}"/>
+    <w:embedBoldItalic r:id="rId7" w:fontKey="{776C4A27-02C7-45CD-AD5B-EE375A31F191}"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{F8B172B4-43AC-4C7F-9767-F401C8D62287}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{995EA9A5-04B2-45ED-92AB-662A4AA478A7}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId10" w:fontKey="{5233CADA-ED97-41D7-9C83-156C7987107D}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{11F42CB8-0882-4EEB-9E8E-FF80CC85D50B}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DDBEF00" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
@@ -1067,58 +1343,58 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FB78278" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C473E0A" w14:textId="77777777" w:rsidR="00BF0400" w:rsidRDefault="00BF0400">
+    <w:p w14:paraId="4360526F" w14:textId="77777777" w:rsidR="007D615F" w:rsidRDefault="007D615F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="198F9833" w14:textId="77777777" w:rsidR="00BF0400" w:rsidRDefault="00BF0400">
+    <w:p w14:paraId="04A3BEB8" w14:textId="77777777" w:rsidR="007D615F" w:rsidRDefault="007D615F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="00774B83" w:rsidRDefault="00774B83">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
@@ -1280,117 +1556,136 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1665664661">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00774B83"/>
+    <w:rsid w:val="000827FD"/>
+    <w:rsid w:val="000C5BD4"/>
+    <w:rsid w:val="00147B51"/>
     <w:rsid w:val="001B1ECB"/>
-    <w:rsid w:val="001C45E0"/>
     <w:rsid w:val="002E3E05"/>
-    <w:rsid w:val="00355AB3"/>
+    <w:rsid w:val="00315826"/>
     <w:rsid w:val="003601EC"/>
+    <w:rsid w:val="003D4D66"/>
+    <w:rsid w:val="004136FF"/>
+    <w:rsid w:val="004721E1"/>
     <w:rsid w:val="004D59E9"/>
     <w:rsid w:val="005008B8"/>
     <w:rsid w:val="005602BB"/>
+    <w:rsid w:val="005C53AE"/>
     <w:rsid w:val="005D1942"/>
     <w:rsid w:val="006171F3"/>
+    <w:rsid w:val="00647E08"/>
     <w:rsid w:val="00660600"/>
     <w:rsid w:val="00774B83"/>
+    <w:rsid w:val="007D615F"/>
     <w:rsid w:val="007E3E9F"/>
+    <w:rsid w:val="00906281"/>
+    <w:rsid w:val="009375E1"/>
     <w:rsid w:val="009A753A"/>
+    <w:rsid w:val="00A52CB9"/>
+    <w:rsid w:val="00AB6D4D"/>
+    <w:rsid w:val="00AE4A6B"/>
+    <w:rsid w:val="00B671B9"/>
+    <w:rsid w:val="00B7236C"/>
     <w:rsid w:val="00B8187E"/>
-    <w:rsid w:val="00BF0400"/>
+    <w:rsid w:val="00C215B1"/>
     <w:rsid w:val="00C45DB7"/>
+    <w:rsid w:val="00C46B14"/>
     <w:rsid w:val="00E975F6"/>
     <w:rsid w:val="00FE0589"/>
     <w:rsid w:val="1A91E3A4"/>
     <w:rsid w:val="2F13A01B"/>
+    <w:rsid w:val="36D8C111"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0C8D9B3E"/>
-  <w15:docId w15:val="{9912E2FD-5473-4DDD-AC11-E40ABF3AB508}"/>
+  <w15:docId w15:val="{349C1F8A-6239-4D61-8DF5-8174D70D2D42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2338,59 +2633,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doihaveprediabetes.org/es" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doihaveprediabetes.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2656,69 +2954,87 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgmoVwKZ4k09bqTRU5/zlB+LX/2QA==">CgMxLjAyDmguc21rejd2ejBkYzRmOAByDTIxMDQ5ODk4MDA2ODQ=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>220</Words>
-  <Characters>1254</Characters>
+  <Words>236</Words>
+  <Characters>1270</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1472</CharactersWithSpaces>
+  <CharactersWithSpaces>1484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Ariana Lee</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31_SetDate">
     <vt:lpwstr>2021-10-20T20:34:21Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31_Name">
     <vt:lpwstr>7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31_SiteId">
     <vt:lpwstr>9ce70869-60db-44fd-abe8-d2767077fc8f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_7b94a7b8-f06c-4dfe-bdcc-9b548fd58c31_ActionId">